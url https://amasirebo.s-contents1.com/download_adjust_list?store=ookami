--- v0 (2026-08-07)
+++ v1 (2026-10-06)
@@ -46,56 +46,56 @@
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="004258C9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FDECEA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00E6F6EC"/>
+        <fgColor rgb="00EEF1F7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00EEF1F7"/>
+        <fgColor rgb="00E6F6EC"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00D0D5E8"/>
       </left>
       <right style="thin">
         <color rgb="00D0D5E8"/>
       </right>
       <top style="thin">
         <color rgb="00D0D5E8"/>
       </top>
       <bottom style="thin">
         <color rgb="00D0D5E8"/>
       </bottom>
     </border>
@@ -104,66 +104,66 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -588,13917 +588,15701 @@
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>y-685</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>洗車タオル</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>洗車タオル</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
       <c r="E2" s="4" t="n">
         <v>20.1</v>
       </c>
       <c r="F2" s="4" t="n">
-        <v>13.3</v>
+        <v>4.1</v>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>-6.8pt</t>
+          <t>-16.0pt</t>
         </is>
       </c>
       <c r="H2" s="4" t="n">
         <v>19.12</v>
       </c>
       <c r="I2" s="4" t="n">
         <v>-1</v>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>純利率-1.7%が下限15.0%割れ → PRを13.3%へ削減</t>
+          <t>純利率-1.0%が下限15.0%割れ → PRを4.1%へ削減</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="5" t="inlineStr">
         <is>
           <t>y-684</t>
         </is>
       </c>
-      <c r="B3" s="2" t="inlineStr">
+      <c r="B3" s="5" t="inlineStr">
         <is>
           <t>お香立て</t>
         </is>
       </c>
-      <c r="C3" s="2" t="inlineStr">
+      <c r="C3" s="5" t="inlineStr">
         <is>
           <t>お香立て</t>
         </is>
       </c>
-      <c r="D3" s="3" t="inlineStr">
+      <c r="D3" s="6" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
-      <c r="E3" s="4" t="n">
+      <c r="E3" s="7" t="n">
         <v>25.1</v>
       </c>
-      <c r="F3" s="4" t="n">
-[...2 lines deleted...]
-      <c r="G3" s="3" t="inlineStr">
+      <c r="F3" s="7" t="n">
+        <v>25.1</v>
+      </c>
+      <c r="G3" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H3" s="7" t="n">
+        <v>41.39</v>
+      </c>
+      <c r="I3" s="7" t="n">
+        <v>16.3</v>
+      </c>
+      <c r="J3" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="inlineStr">
+        <is>
+          <t>y-682</t>
+        </is>
+      </c>
+      <c r="B4" s="5" t="inlineStr">
+        <is>
+          <t>卓上収納</t>
+        </is>
+      </c>
+      <c r="C4" s="5" t="inlineStr">
+        <is>
+          <t>卓上収納</t>
+        </is>
+      </c>
+      <c r="D4" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E4" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="F4" s="7" t="n">
+        <v>30</v>
+      </c>
+      <c r="G4" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H4" s="7" t="n">
+        <v>52.4</v>
+      </c>
+      <c r="I4" s="7" t="n">
+        <v>22.4</v>
+      </c>
+      <c r="J4" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="inlineStr">
+        <is>
+          <t>y-681</t>
+        </is>
+      </c>
+      <c r="B5" s="5" t="inlineStr">
+        <is>
+          <t>ハンガーラック</t>
+        </is>
+      </c>
+      <c r="C5" s="5" t="inlineStr">
+        <is>
+          <t>ハンガーラック</t>
+        </is>
+      </c>
+      <c r="D5" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E5" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F5" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G5" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H5" s="7" t="n">
+        <v>40.6</v>
+      </c>
+      <c r="I5" s="7" t="n">
+        <v>35.5</v>
+      </c>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>y-680</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>アウトドアクッション</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>アウトドアクッション</t>
+        </is>
+      </c>
+      <c r="D6" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="E6" s="4" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="F6" s="4" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
         <is>
           <t>-1.0pt</t>
         </is>
       </c>
-      <c r="H3" s="4" t="n">
-[...137 lines deleted...]
-          <t>10位（あと少しで上位）→ PRを1.0pt強化</t>
+      <c r="H6" s="4" t="n">
+        <v>27.44</v>
+      </c>
+      <c r="I6" s="4" t="n">
+        <v>18.3</v>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>2位で安定 → PRを1.0pt節約</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>y-679</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>タブレットスタンド</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>タブレットスタンド</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
       <c r="E7" s="4" t="n">
         <v>30</v>
       </c>
       <c r="F7" s="4" t="n">
-        <v>8</v>
+        <v>10.7</v>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
-          <t>-22.0pt</t>
+          <t>-19.3pt</t>
         </is>
       </c>
       <c r="H7" s="4" t="n">
         <v>25.67</v>
       </c>
       <c r="I7" s="4" t="n">
         <v>-4.3</v>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>純利率-7.0%が下限15.0%割れ → PRを8.0%へ削減</t>
+          <t>純利率-4.3%が下限15.0%割れ → PRを10.7%へ削減</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>y-678</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>パソコンスタンド</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>パソコンスタンド</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
       <c r="E8" s="4" t="n">
         <v>30</v>
       </c>
       <c r="F8" s="4" t="n">
-        <v>0</v>
+        <v>3.1</v>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
-          <t>-30.0pt</t>
+          <t>-26.9pt</t>
         </is>
       </c>
       <c r="H8" s="4" t="n">
         <v>18.15</v>
       </c>
       <c r="I8" s="4" t="n">
         <v>-11.9</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>利益率5.74%が下限15.0%未満 → PR停止を推奨</t>
+          <t>純利率-11.9%が下限15.0%割れ → PRを3.1%へ削減</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="5" t="inlineStr">
         <is>
           <t>y-677</t>
         </is>
       </c>
-      <c r="B9" s="2" t="inlineStr">
+      <c r="B9" s="5" t="inlineStr">
         <is>
           <t>車中泊マット</t>
         </is>
       </c>
-      <c r="C9" s="2" t="inlineStr">
+      <c r="C9" s="5" t="inlineStr">
         <is>
           <t>車中泊マット</t>
         </is>
       </c>
-      <c r="D9" s="3" t="n">
-[...21 lines deleted...]
-          <t>純利率8.7%が下限15.0%割れ → PRを4.8%へ削減</t>
+      <c r="D9" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="E9" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F9" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="G9" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H9" s="7" t="n">
+        <v>29.24</v>
+      </c>
+      <c r="I9" s="7" t="n">
+        <v>19.1</v>
+      </c>
+      <c r="J9" s="5" t="inlineStr">
+        <is>
+          <t>現状維持</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>y-676</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>ショルダーバッグ</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>ショルダーバッグ</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
       <c r="E10" s="4" t="n">
-        <v>30</v>
+        <v>5.1</v>
       </c>
       <c r="F10" s="4" t="n">
-        <v>6.5</v>
+        <v>0</v>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
-          <t>-23.5pt</t>
+          <t>-5.1pt</t>
         </is>
       </c>
       <c r="H10" s="4" t="n">
-        <v>23.72</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="I10" s="4" t="n">
-        <v>-6.3</v>
+        <v>4.7</v>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>純利率-8.5%が下限15.0%割れ → PRを6.5%へ削減</t>
+          <t>利益率9.79%が下限15.0%未満 → PR停止を推奨</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+      <c r="A11" s="5" t="inlineStr">
         <is>
           <t>y-674</t>
         </is>
       </c>
-      <c r="B11" s="2" t="inlineStr">
+      <c r="B11" s="5" t="inlineStr">
         <is>
           <t>ショルダーバッグ</t>
         </is>
       </c>
-      <c r="C11" s="2" t="inlineStr">
+      <c r="C11" s="5" t="inlineStr">
         <is>
           <t>ショルダーバッグ</t>
         </is>
       </c>
-      <c r="D11" s="3" t="inlineStr">
+      <c r="D11" s="6" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
-      <c r="E11" s="4" t="n">
-[...10 lines deleted...]
-      <c r="H11" s="4" t="n">
+      <c r="E11" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F11" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G11" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H11" s="7" t="n">
         <v>39.28</v>
       </c>
-      <c r="I11" s="4" t="n">
-[...4 lines deleted...]
-          <t>純利率7.3%が下限15.0%割れ → PRを22.3%へ削減</t>
+      <c r="I11" s="7" t="n">
+        <v>34.2</v>
+      </c>
+      <c r="J11" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>y-672</t>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <t>アシストグリップ</t>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <t>車 手すり</t>
         </is>
       </c>
       <c r="D12" s="6" t="n">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>5.1</v>
+        <v>0</v>
       </c>
       <c r="G12" s="6" t="inlineStr">
         <is>
-          <t>+5.1pt</t>
+          <t>0.0pt</t>
         </is>
       </c>
       <c r="H12" s="7" t="n">
         <v>29.21</v>
       </c>
       <c r="I12" s="7" t="n">
         <v>29.2</v>
       </c>
       <c r="J12" s="5" t="inlineStr">
         <is>
-          <t>3位（あと少しで上位）→ PRを1.0pt強化</t>
+          <t>2位で安定（PRは最小）</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+      <c r="A13" s="5" t="inlineStr">
         <is>
           <t>y-671</t>
         </is>
       </c>
-      <c r="B13" s="2" t="inlineStr">
+      <c r="B13" s="5" t="inlineStr">
         <is>
           <t>車 扇風機</t>
         </is>
       </c>
-      <c r="C13" s="2" t="inlineStr">
+      <c r="C13" s="5" t="inlineStr">
         <is>
           <t>車 扇風機</t>
         </is>
       </c>
-      <c r="D13" s="3" t="inlineStr">
+      <c r="D13" s="6" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
-      <c r="E13" s="4" t="n">
-[...10 lines deleted...]
-      <c r="H13" s="4" t="n">
+      <c r="E13" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F13" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G13" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H13" s="7" t="n">
         <v>33.44</v>
       </c>
-      <c r="I13" s="4" t="n">
-[...4 lines deleted...]
-          <t>純利率14.2%が下限15.0%割れ → PRを14.2%へ削減</t>
+      <c r="I13" s="7" t="n">
+        <v>28.3</v>
+      </c>
+      <c r="J13" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="8" t="inlineStr">
+      <c r="A14" s="5" t="inlineStr">
         <is>
           <t>y-668</t>
         </is>
       </c>
-      <c r="B14" s="8" t="inlineStr">
+      <c r="B14" s="5" t="inlineStr">
         <is>
           <t>目覚まし時計</t>
         </is>
       </c>
-      <c r="C14" s="8" t="inlineStr">
+      <c r="C14" s="5" t="inlineStr">
         <is>
           <t>目覚まし時計</t>
         </is>
       </c>
-      <c r="D14" s="9" t="inlineStr">
-[...10 lines deleted...]
-      <c r="G14" s="9" t="inlineStr">
+      <c r="D14" s="6" t="inlineStr">
+        <is>
+          <t>自店は25位に出現／APIコード「ookami_y-210」≠ 設定コード「y-668」</t>
+        </is>
+      </c>
+      <c r="E14" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F14" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G14" s="6" t="inlineStr">
         <is>
           <t>0.0pt</t>
         </is>
       </c>
-      <c r="H14" s="10" t="n">
+      <c r="H14" s="7" t="n">
         <v>43.54</v>
       </c>
-      <c r="I14" s="10" t="n">
-[...2 lines deleted...]
-      <c r="J14" s="8" t="inlineStr">
+      <c r="I14" s="7" t="n">
+        <v>38.4</v>
+      </c>
+      <c r="J14" s="5" t="inlineStr">
         <is>
           <t>順位未取得 → まず順位を更新</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="11" t="inlineStr">
+      <c r="A15" s="8" t="inlineStr">
         <is>
           <t>y-667</t>
         </is>
       </c>
-      <c r="B15" s="11" t="inlineStr">
+      <c r="B15" s="8" t="inlineStr">
         <is>
           <t>テント</t>
         </is>
       </c>
-      <c r="C15" s="11" t="inlineStr"/>
-[...12 lines deleted...]
-      <c r="J15" s="11" t="inlineStr">
+      <c r="C15" s="8" t="inlineStr">
+        <is>
+          <t>テント ワンタッチテント</t>
+        </is>
+      </c>
+      <c r="D15" s="9" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E15" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F15" s="9" t="n"/>
+      <c r="G15" s="9" t="inlineStr"/>
+      <c r="H15" s="9" t="n"/>
+      <c r="I15" s="9" t="n"/>
+      <c r="J15" s="8" t="inlineStr">
         <is>
           <t>データ不足（利益率/現在PRが必要）</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>y-666</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <t>目覚まし時計</t>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
-          <t>目覚まし時計 子供</t>
-[...3 lines deleted...]
-        <v>1</v>
+          <t>目覚まし時計</t>
+        </is>
+      </c>
+      <c r="D16" s="6" t="inlineStr">
+        <is>
+          <t>自店は25位に出現／APIコード「ookami_y-210」≠ 設定コード「y-666」</t>
+        </is>
       </c>
       <c r="E16" s="7" t="n">
-        <v>17.1</v>
+        <v>10.1</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>18</v>
+        <v>10.1</v>
       </c>
       <c r="G16" s="6" t="inlineStr">
         <is>
-          <t>+0.9pt</t>
+          <t>0.0pt</t>
         </is>
       </c>
       <c r="H16" s="7" t="n">
         <v>35.18</v>
       </c>
       <c r="I16" s="7" t="n">
-        <v>18.1</v>
+        <v>25.1</v>
       </c>
       <c r="J16" s="5" t="inlineStr">
         <is>
-          <t>純利率7.9%が下限15.0%割れ → PRを18.0%へ削減</t>
+          <t>順位未取得 → まず順位を更新</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="2" t="inlineStr">
+      <c r="A17" s="5" t="inlineStr">
         <is>
           <t>y-665</t>
         </is>
       </c>
-      <c r="B17" s="2" t="inlineStr">
+      <c r="B17" s="5" t="inlineStr">
         <is>
           <t>ショルダーバッグ</t>
         </is>
       </c>
-      <c r="C17" s="2" t="inlineStr">
+      <c r="C17" s="5" t="inlineStr">
         <is>
           <t>ショルダーバッグ</t>
         </is>
       </c>
-      <c r="D17" s="3" t="inlineStr">
+      <c r="D17" s="6" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
-      <c r="E17" s="4" t="n">
+      <c r="E17" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F17" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G17" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H17" s="7" t="n">
+        <v>41.73</v>
+      </c>
+      <c r="I17" s="7" t="n">
+        <v>36.6</v>
+      </c>
+      <c r="J17" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="11" t="inlineStr">
+        <is>
+          <t>y-664</t>
+        </is>
+      </c>
+      <c r="B18" s="11" t="inlineStr">
+        <is>
+          <t>収納ボックス</t>
+        </is>
+      </c>
+      <c r="C18" s="11" t="inlineStr">
+        <is>
+          <t>車  収納ボックス</t>
+        </is>
+      </c>
+      <c r="D18" s="12" t="n">
+        <v>9</v>
+      </c>
+      <c r="E18" s="13" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F18" s="13" t="n">
+        <v>6.1</v>
+      </c>
+      <c r="G18" s="12" t="inlineStr">
+        <is>
+          <t>+1.0pt</t>
+        </is>
+      </c>
+      <c r="H18" s="13" t="n">
+        <v>33.16</v>
+      </c>
+      <c r="I18" s="13" t="n">
+        <v>28.1</v>
+      </c>
+      <c r="J18" s="11" t="inlineStr">
+        <is>
+          <t>9位（あと少しで上位）→ PRを1.0pt強化</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="5" t="inlineStr">
+        <is>
+          <t>y-660</t>
+        </is>
+      </c>
+      <c r="B19" s="5" t="inlineStr">
+        <is>
+          <t>ドリンクホルダー</t>
+        </is>
+      </c>
+      <c r="C19" s="5" t="inlineStr">
+        <is>
+          <t>ドリンクホルダー 車</t>
+        </is>
+      </c>
+      <c r="D19" s="6" t="n">
+        <v>48</v>
+      </c>
+      <c r="E19" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F19" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="G19" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H19" s="7" t="n">
+        <v>28.4</v>
+      </c>
+      <c r="I19" s="7" t="n">
+        <v>18.3</v>
+      </c>
+      <c r="J19" s="5" t="inlineStr">
+        <is>
+          <t>現状維持</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="inlineStr">
+        <is>
+          <t>y-658</t>
+        </is>
+      </c>
+      <c r="B20" s="5" t="inlineStr">
+        <is>
+          <t>スノボーグローブ</t>
+        </is>
+      </c>
+      <c r="C20" s="5" t="inlineStr">
+        <is>
+          <t>スキーグローブ</t>
+        </is>
+      </c>
+      <c r="D20" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E20" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F20" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G20" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H20" s="7" t="n">
+        <v>27.63</v>
+      </c>
+      <c r="I20" s="7" t="n">
+        <v>19.5</v>
+      </c>
+      <c r="J20" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="inlineStr">
+        <is>
+          <t>y-657</t>
+        </is>
+      </c>
+      <c r="B21" s="5" t="inlineStr">
+        <is>
+          <t>ティッシュケース</t>
+        </is>
+      </c>
+      <c r="C21" s="5" t="inlineStr">
+        <is>
+          <t>ティッシュケース</t>
+        </is>
+      </c>
+      <c r="D21" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E21" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F21" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G21" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H21" s="7" t="n">
+        <v>44.61</v>
+      </c>
+      <c r="I21" s="7" t="n">
+        <v>36.5</v>
+      </c>
+      <c r="J21" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="inlineStr">
+        <is>
+          <t>y-656</t>
+        </is>
+      </c>
+      <c r="B22" s="5" t="inlineStr">
+        <is>
+          <t>車用カーテン</t>
+        </is>
+      </c>
+      <c r="C22" s="5" t="inlineStr">
+        <is>
+          <t>車用カーテン</t>
+        </is>
+      </c>
+      <c r="D22" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="E22" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F22" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G22" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H22" s="7" t="n">
+        <v>40.54</v>
+      </c>
+      <c r="I22" s="7" t="n">
+        <v>35.4</v>
+      </c>
+      <c r="J22" s="5" t="inlineStr">
+        <is>
+          <t>現状維持</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="5" t="inlineStr">
+        <is>
+          <t>y-655</t>
+        </is>
+      </c>
+      <c r="B23" s="5" t="inlineStr">
+        <is>
+          <t>ワークライト</t>
+        </is>
+      </c>
+      <c r="C23" s="5" t="inlineStr">
+        <is>
+          <t>ワークライト</t>
+        </is>
+      </c>
+      <c r="D23" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E23" s="7" t="n">
+        <v>20.1</v>
+      </c>
+      <c r="F23" s="7" t="n">
+        <v>20.1</v>
+      </c>
+      <c r="G23" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H23" s="7" t="n">
+        <v>36.56</v>
+      </c>
+      <c r="I23" s="7" t="n">
+        <v>16.5</v>
+      </c>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="inlineStr">
+        <is>
+          <t>y-653</t>
+        </is>
+      </c>
+      <c r="B24" s="5" t="inlineStr">
+        <is>
+          <t>ナップサック</t>
+        </is>
+      </c>
+      <c r="C24" s="5" t="inlineStr">
+        <is>
+          <t>ナップサック</t>
+        </is>
+      </c>
+      <c r="D24" s="6" t="inlineStr">
+        <is>
+          <t>自店は36位に出現／APIコード「ookami_y-488」≠ 設定コード「y-653」</t>
+        </is>
+      </c>
+      <c r="E24" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F24" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G24" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H24" s="7" t="n">
+        <v>23.41</v>
+      </c>
+      <c r="I24" s="7" t="n">
+        <v>15.3</v>
+      </c>
+      <c r="J24" s="5" t="inlineStr">
+        <is>
+          <t>順位未取得 → まず順位を更新</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="inlineStr">
+        <is>
+          <t>y-652</t>
+        </is>
+      </c>
+      <c r="B25" s="5" t="inlineStr">
+        <is>
+          <t>ショルダーバッグ</t>
+        </is>
+      </c>
+      <c r="C25" s="5" t="inlineStr">
+        <is>
+          <t>ショルダーバッグ レディース</t>
+        </is>
+      </c>
+      <c r="D25" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E25" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F25" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G25" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H25" s="7" t="n">
+        <v>36.35</v>
+      </c>
+      <c r="I25" s="7" t="n">
+        <v>28.2</v>
+      </c>
+      <c r="J25" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="5" t="inlineStr">
+        <is>
+          <t>y-651</t>
+        </is>
+      </c>
+      <c r="B26" s="5" t="inlineStr">
+        <is>
+          <t>サファリハット</t>
+        </is>
+      </c>
+      <c r="C26" s="5" t="inlineStr">
+        <is>
+          <t>サファリハット</t>
+        </is>
+      </c>
+      <c r="D26" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F26" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="G26" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H26" s="7" t="n">
+        <v>33.17</v>
+      </c>
+      <c r="I26" s="7" t="n">
+        <v>23.1</v>
+      </c>
+      <c r="J26" s="5" t="inlineStr">
+        <is>
+          <t>現状維持</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="inlineStr">
+        <is>
+          <t>y-643</t>
+        </is>
+      </c>
+      <c r="B27" s="5" t="inlineStr">
+        <is>
+          <t>タオルハンガー</t>
+        </is>
+      </c>
+      <c r="C27" s="5" t="inlineStr">
+        <is>
+          <t>タオルハンガー</t>
+        </is>
+      </c>
+      <c r="D27" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E27" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F27" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="G27" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H27" s="7" t="n">
+        <v>33.46</v>
+      </c>
+      <c r="I27" s="7" t="n">
+        <v>23.4</v>
+      </c>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="inlineStr">
+        <is>
+          <t>y-641</t>
+        </is>
+      </c>
+      <c r="B28" s="5" t="inlineStr">
+        <is>
+          <t>ブラケットライト</t>
+        </is>
+      </c>
+      <c r="C28" s="5" t="inlineStr">
+        <is>
+          <t>ブラケットライト</t>
+        </is>
+      </c>
+      <c r="D28" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E28" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F28" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G28" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H28" s="7" t="n">
+        <v>45.73</v>
+      </c>
+      <c r="I28" s="7" t="n">
+        <v>37.6</v>
+      </c>
+      <c r="J28" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="inlineStr">
+        <is>
+          <t>y-639</t>
+        </is>
+      </c>
+      <c r="B29" s="5" t="inlineStr">
+        <is>
+          <t>デスクライト</t>
+        </is>
+      </c>
+      <c r="C29" s="5" t="inlineStr">
+        <is>
+          <t>デスクライト</t>
+        </is>
+      </c>
+      <c r="D29" s="6" t="n">
         <v>30</v>
       </c>
-      <c r="F17" s="4" t="n">
-[...86 lines deleted...]
-      <c r="G19" s="9" t="inlineStr">
+      <c r="E29" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F29" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G29" s="6" t="inlineStr">
         <is>
           <t>0.0pt</t>
         </is>
       </c>
-      <c r="H19" s="10" t="n">
-[...5 lines deleted...]
-      <c r="J19" s="8" t="inlineStr">
+      <c r="H29" s="7" t="n">
+        <v>41.17</v>
+      </c>
+      <c r="I29" s="7" t="n">
+        <v>33.1</v>
+      </c>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t>現状維持</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
+          <t>y-633</t>
+        </is>
+      </c>
+      <c r="B30" s="5" t="inlineStr">
+        <is>
+          <t>ミニ財布</t>
+        </is>
+      </c>
+      <c r="C30" s="5" t="inlineStr">
+        <is>
+          <t>ミニ財布</t>
+        </is>
+      </c>
+      <c r="D30" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E30" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F30" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G30" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H30" s="7" t="n">
+        <v>44.27</v>
+      </c>
+      <c r="I30" s="7" t="n">
+        <v>39.2</v>
+      </c>
+      <c r="J30" s="5" t="inlineStr">
         <is>
           <t>圏外 → 現状維持（純利率は健全）</t>
         </is>
       </c>
     </row>
-    <row r="20">
-[...15 lines deleted...]
-      <c r="D20" s="3" t="inlineStr">
+    <row r="31">
+      <c r="A31" s="5" t="inlineStr">
+        <is>
+          <t>y-605</t>
+        </is>
+      </c>
+      <c r="B31" s="5" t="inlineStr">
+        <is>
+          <t>ヘルメット</t>
+        </is>
+      </c>
+      <c r="C31" s="5" t="inlineStr">
+        <is>
+          <t>ヘルメット</t>
+        </is>
+      </c>
+      <c r="D31" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="E31" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F31" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="G31" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H31" s="7" t="n">
+        <v>37.44</v>
+      </c>
+      <c r="I31" s="7" t="n">
+        <v>27.3</v>
+      </c>
+      <c r="J31" s="5" t="inlineStr">
+        <is>
+          <t>現状維持</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="11" t="inlineStr">
+        <is>
+          <t>y-590</t>
+        </is>
+      </c>
+      <c r="B32" s="11" t="inlineStr">
+        <is>
+          <t>シートカバー 後部座席</t>
+        </is>
+      </c>
+      <c r="C32" s="11" t="inlineStr">
+        <is>
+          <t>シートカバー 車</t>
+        </is>
+      </c>
+      <c r="D32" s="12" t="n">
+        <v>8</v>
+      </c>
+      <c r="E32" s="13" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F32" s="13" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="G32" s="12" t="inlineStr">
+        <is>
+          <t>+1.0pt</t>
+        </is>
+      </c>
+      <c r="H32" s="13" t="n">
+        <v>24.64</v>
+      </c>
+      <c r="I32" s="13" t="n">
+        <v>16.5</v>
+      </c>
+      <c r="J32" s="11" t="inlineStr">
+        <is>
+          <t>8位（あと少しで上位）→ PRを1.0pt強化</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="inlineStr">
+        <is>
+          <t>y-589</t>
+        </is>
+      </c>
+      <c r="B33" s="5" t="inlineStr">
+        <is>
+          <t>シートカバー</t>
+        </is>
+      </c>
+      <c r="C33" s="5" t="inlineStr">
+        <is>
+          <t>シートカバー 車</t>
+        </is>
+      </c>
+      <c r="D33" s="6" t="n">
+        <v>42</v>
+      </c>
+      <c r="E33" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F33" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="G33" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H33" s="7" t="n">
+        <v>47.44</v>
+      </c>
+      <c r="I33" s="7" t="n">
+        <v>37.3</v>
+      </c>
+      <c r="J33" s="5" t="inlineStr">
+        <is>
+          <t>現状維持</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="5" t="inlineStr">
+        <is>
+          <t>y-576</t>
+        </is>
+      </c>
+      <c r="B34" s="5" t="inlineStr">
+        <is>
+          <t>トートバッグ</t>
+        </is>
+      </c>
+      <c r="C34" s="5" t="inlineStr">
+        <is>
+          <t>トートバッグ レディース</t>
+        </is>
+      </c>
+      <c r="D34" s="6" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
-      <c r="E20" s="4" t="n">
-[...38 lines deleted...]
-      <c r="D21" s="9" t="inlineStr">
+      <c r="E34" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F34" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G34" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H34" s="7" t="n">
+        <v>36.97</v>
+      </c>
+      <c r="I34" s="7" t="n">
+        <v>28.9</v>
+      </c>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="inlineStr">
+        <is>
+          <t>y-573</t>
+        </is>
+      </c>
+      <c r="B35" s="5" t="inlineStr">
+        <is>
+          <t>自転車スタンド</t>
+        </is>
+      </c>
+      <c r="C35" s="5" t="inlineStr">
+        <is>
+          <t>自転車スタンド</t>
+        </is>
+      </c>
+      <c r="D35" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="E35" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F35" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G35" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H35" s="7" t="n">
+        <v>33.88</v>
+      </c>
+      <c r="I35" s="7" t="n">
+        <v>28.8</v>
+      </c>
+      <c r="J35" s="5" t="inlineStr">
+        <is>
+          <t>現状維持</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="5" t="inlineStr">
+        <is>
+          <t>y-572</t>
+        </is>
+      </c>
+      <c r="B36" s="5" t="inlineStr">
+        <is>
+          <t>携帯スリッパ</t>
+        </is>
+      </c>
+      <c r="C36" s="5" t="inlineStr">
+        <is>
+          <t>携帯スリッパ</t>
+        </is>
+      </c>
+      <c r="D36" s="6" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
-      <c r="E21" s="10" t="n">
-[...5 lines deleted...]
-      <c r="G21" s="9" t="inlineStr">
+      <c r="E36" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F36" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G36" s="6" t="inlineStr">
         <is>
           <t>0.0pt</t>
         </is>
       </c>
-      <c r="H21" s="10" t="n">
-[...5 lines deleted...]
-      <c r="J21" s="8" t="inlineStr">
+      <c r="H36" s="7" t="n">
+        <v>36.11</v>
+      </c>
+      <c r="I36" s="7" t="n">
+        <v>31</v>
+      </c>
+      <c r="J36" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="inlineStr">
+        <is>
+          <t>y-549</t>
+        </is>
+      </c>
+      <c r="B37" s="5" t="inlineStr">
+        <is>
+          <t>二つ折り財布</t>
+        </is>
+      </c>
+      <c r="C37" s="5" t="inlineStr">
+        <is>
+          <t>二つ折り財布</t>
+        </is>
+      </c>
+      <c r="D37" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E37" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F37" s="7" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="G37" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H37" s="7" t="n">
+        <v>38.33</v>
+      </c>
+      <c r="I37" s="7" t="n">
+        <v>28.2</v>
+      </c>
+      <c r="J37" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="inlineStr">
+        <is>
+          <t>y-545</t>
+        </is>
+      </c>
+      <c r="B38" s="5" t="inlineStr">
+        <is>
+          <t>スマホポーチ</t>
+        </is>
+      </c>
+      <c r="C38" s="5" t="inlineStr">
+        <is>
+          <t>スマホポーチ</t>
+        </is>
+      </c>
+      <c r="D38" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E38" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F38" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G38" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H38" s="7" t="n">
+        <v>44.87</v>
+      </c>
+      <c r="I38" s="7" t="n">
+        <v>39.8</v>
+      </c>
+      <c r="J38" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="5" t="inlineStr">
+        <is>
+          <t>y-520</t>
+        </is>
+      </c>
+      <c r="B39" s="5" t="inlineStr">
+        <is>
+          <t>ベランダサンダル</t>
+        </is>
+      </c>
+      <c r="C39" s="5" t="inlineStr">
+        <is>
+          <t>ベランダサンダル</t>
+        </is>
+      </c>
+      <c r="D39" s="6" t="n">
+        <v>22</v>
+      </c>
+      <c r="E39" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F39" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G39" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H39" s="7" t="n">
+        <v>26.96</v>
+      </c>
+      <c r="I39" s="7" t="n">
+        <v>18.9</v>
+      </c>
+      <c r="J39" s="5" t="inlineStr">
         <is>
           <t>現状維持</t>
         </is>
       </c>
     </row>
-    <row r="22">
-[...24 lines deleted...]
-      <c r="G22" s="9" t="inlineStr">
+    <row r="40">
+      <c r="A40" s="5" t="inlineStr">
+        <is>
+          <t>y-519</t>
+        </is>
+      </c>
+      <c r="B40" s="5" t="inlineStr">
+        <is>
+          <t>洗濯物カバー</t>
+        </is>
+      </c>
+      <c r="C40" s="5" t="inlineStr">
+        <is>
+          <t>洗濯物カバー</t>
+        </is>
+      </c>
+      <c r="D40" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E40" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F40" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="G40" s="6" t="inlineStr">
         <is>
           <t>0.0pt</t>
         </is>
       </c>
-      <c r="H22" s="10" t="n">
-[...5 lines deleted...]
-      <c r="J22" s="8" t="inlineStr">
+      <c r="H40" s="7" t="n">
+        <v>20.98</v>
+      </c>
+      <c r="I40" s="7" t="n">
+        <v>21</v>
+      </c>
+      <c r="J40" s="5" t="inlineStr">
         <is>
           <t>現状維持</t>
         </is>
       </c>
     </row>
-    <row r="23">
-[...15 lines deleted...]
-      <c r="D23" s="3" t="inlineStr">
+    <row r="41">
+      <c r="A41" s="5" t="inlineStr">
+        <is>
+          <t>y-503</t>
+        </is>
+      </c>
+      <c r="B41" s="5" t="inlineStr">
+        <is>
+          <t>お風呂時計</t>
+        </is>
+      </c>
+      <c r="C41" s="5" t="inlineStr">
+        <is>
+          <t>お風呂 時計</t>
+        </is>
+      </c>
+      <c r="D41" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="E41" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F41" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G41" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H41" s="7" t="n">
+        <v>26.67</v>
+      </c>
+      <c r="I41" s="7" t="n">
+        <v>21.6</v>
+      </c>
+      <c r="J41" s="5" t="inlineStr">
+        <is>
+          <t>現状維持</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="5" t="inlineStr">
+        <is>
+          <t>y-499</t>
+        </is>
+      </c>
+      <c r="B42" s="5" t="inlineStr">
+        <is>
+          <t>ショルダーバッグ</t>
+        </is>
+      </c>
+      <c r="C42" s="5" t="inlineStr">
+        <is>
+          <t>ショルダーバッグ レディース</t>
+        </is>
+      </c>
+      <c r="D42" s="6" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
-      <c r="E23" s="4" t="n">
-[...93 lines deleted...]
-      <c r="G25" s="9" t="inlineStr">
+      <c r="E42" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F42" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G42" s="6" t="inlineStr">
         <is>
           <t>0.0pt</t>
         </is>
       </c>
-      <c r="H25" s="10" t="n">
-[...5 lines deleted...]
-      <c r="J25" s="8" t="inlineStr">
+      <c r="H42" s="7" t="n">
+        <v>28.33</v>
+      </c>
+      <c r="I42" s="7" t="n">
+        <v>23.2</v>
+      </c>
+      <c r="J42" s="5" t="inlineStr">
         <is>
           <t>圏外 → 現状維持（純利率は健全）</t>
-        </is>
-[...722 lines deleted...]
-          <t>純利率7.4%が下限15.0%割れ → PRを22.4%へ削減</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>y-488</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>ナップサック</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>ナップサック</t>
         </is>
       </c>
       <c r="D43" s="3" t="n">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E43" s="4" t="n">
-        <v>18.1</v>
+        <v>8.1</v>
       </c>
       <c r="F43" s="4" t="n">
-        <v>2.6</v>
+        <v>6.7</v>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
-          <t>-15.5pt</t>
+          <t>-1.4pt</t>
         </is>
       </c>
       <c r="H43" s="4" t="n">
-        <v>32.85</v>
+        <v>21.71</v>
       </c>
       <c r="I43" s="4" t="n">
-        <v>14.8</v>
+        <v>13.6</v>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
-          <t>純利率5.5%が下限15.0%割れ → PRを2.6%へ削減</t>
+          <t>純利率13.6%が下限15.0%割れ → PRを6.7%へ削減</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>y-442</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>プロテクションフィルム</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>プロテクションフィルム</t>
         </is>
       </c>
-      <c r="D44" s="3" t="n">
-        <v>10</v>
+      <c r="D44" s="3" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
       </c>
       <c r="E44" s="4" t="n">
-        <v>10.1</v>
+        <v>8.1</v>
       </c>
       <c r="F44" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G44" s="3" t="inlineStr">
         <is>
-          <t>-10.1pt</t>
+          <t>-8.1pt</t>
         </is>
       </c>
       <c r="H44" s="4" t="n">
         <v>14.95</v>
       </c>
       <c r="I44" s="4" t="n">
-        <v>4.8</v>
+        <v>6.8</v>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>利益率8.67%が下限15.0%未満 → PR停止を推奨</t>
+          <t>利益率14.95%が下限15.0%未満 → PR停止を推奨</t>
         </is>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="2" t="inlineStr">
+      <c r="A45" s="5" t="inlineStr">
         <is>
           <t>y-416</t>
         </is>
       </c>
-      <c r="B45" s="2" t="inlineStr">
+      <c r="B45" s="5" t="inlineStr">
         <is>
           <t>クッションカバー</t>
         </is>
       </c>
-      <c r="C45" s="2" t="inlineStr">
+      <c r="C45" s="5" t="inlineStr">
         <is>
           <t>クッションカバー</t>
         </is>
       </c>
-      <c r="D45" s="3" t="n">
-[...13 lines deleted...]
-      <c r="H45" s="4" t="n">
+      <c r="D45" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E45" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F45" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G45" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H45" s="7" t="n">
         <v>29.64</v>
       </c>
-      <c r="I45" s="4" t="n">
-[...4 lines deleted...]
-          <t>順位未取得 → まず順位を更新</t>
+      <c r="I45" s="7" t="n">
+        <v>21.5</v>
+      </c>
+      <c r="J45" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="2" t="inlineStr">
+      <c r="A46" s="5" t="inlineStr">
         <is>
           <t>y-409</t>
         </is>
       </c>
-      <c r="B46" s="2" t="inlineStr">
+      <c r="B46" s="5" t="inlineStr">
         <is>
           <t>エコバッグ</t>
         </is>
       </c>
-      <c r="C46" s="2" t="inlineStr">
+      <c r="C46" s="5" t="inlineStr">
         <is>
           <t>エコバッグ</t>
         </is>
       </c>
-      <c r="D46" s="3" t="n">
-[...5 lines deleted...]
-      <c r="F46" s="4" t="n">
+      <c r="D46" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E46" s="7" t="n">
         <v>9.1</v>
       </c>
-      <c r="G46" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H46" s="4" t="n">
+      <c r="F46" s="7" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="G46" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H46" s="7" t="n">
         <v>38.72</v>
       </c>
-      <c r="I46" s="4" t="n">
-[...4 lines deleted...]
-          <t>順位未取得 → まず順位を更新</t>
+      <c r="I46" s="7" t="n">
+        <v>29.6</v>
+      </c>
+      <c r="J46" s="5" t="inlineStr">
+        <is>
+          <t>現状維持</t>
         </is>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="2" t="inlineStr">
+      <c r="A47" s="5" t="inlineStr">
         <is>
           <t>y-383</t>
         </is>
       </c>
-      <c r="B47" s="2" t="inlineStr">
+      <c r="B47" s="5" t="inlineStr">
         <is>
           <t>財布</t>
         </is>
       </c>
-      <c r="C47" s="2" t="inlineStr">
+      <c r="C47" s="5" t="inlineStr">
         <is>
           <t>財布 レディース</t>
         </is>
       </c>
-      <c r="D47" s="3" t="inlineStr">
+      <c r="D47" s="6" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
-      <c r="E47" s="4" t="n">
-[...18 lines deleted...]
-          <t>純利率8.3%が下限15.0%割れ → PRを23.3%へ削減</t>
+      <c r="E47" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F47" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G47" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H47" s="7" t="n">
+        <v>27.12</v>
+      </c>
+      <c r="I47" s="7" t="n">
+        <v>19</v>
+      </c>
+      <c r="J47" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
         </is>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="2" t="inlineStr">
+      <c r="A48" s="5" t="inlineStr">
         <is>
           <t>y-354</t>
         </is>
       </c>
-      <c r="B48" s="2" t="inlineStr">
+      <c r="B48" s="5" t="inlineStr">
         <is>
           <t>充電ケーブル</t>
         </is>
       </c>
-      <c r="C48" s="2" t="inlineStr">
+      <c r="C48" s="5" t="inlineStr">
         <is>
           <t>充電ケーブル 3in1</t>
         </is>
       </c>
-      <c r="D48" s="3" t="n">
-[...13 lines deleted...]
-      <c r="H48" s="4" t="n">
+      <c r="D48" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E48" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F48" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G48" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H48" s="7" t="n">
         <v>40.1</v>
       </c>
-      <c r="I48" s="4" t="n">
-[...4 lines deleted...]
-          <t>純利率9.2%が下限15.0%割れ → PRを19.3%へ削減</t>
+      <c r="I48" s="7" t="n">
+        <v>35</v>
+      </c>
+      <c r="J48" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>y-303</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>イルミネーションライト</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>イルミネーションライト</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
       <c r="E49" s="4" t="n">
         <v>30</v>
       </c>
       <c r="F49" s="4" t="n">
-        <v>20.9</v>
+        <v>23.4</v>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
-          <t>-9.1pt</t>
+          <t>-6.6pt</t>
         </is>
       </c>
       <c r="H49" s="4" t="n">
         <v>38.43</v>
       </c>
       <c r="I49" s="4" t="n">
         <v>8.4</v>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
-          <t>純利率5.9%が下限15.0%割れ → PRを20.9%へ削減</t>
+          <t>純利率8.4%が下限15.0%割れ → PRを23.4%へ削減</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="8" t="inlineStr">
+      <c r="A50" s="5" t="inlineStr">
         <is>
           <t>y-286</t>
         </is>
       </c>
-      <c r="B50" s="8" t="inlineStr">
+      <c r="B50" s="5" t="inlineStr">
         <is>
           <t>傘スタンド</t>
         </is>
       </c>
-      <c r="C50" s="8" t="inlineStr">
+      <c r="C50" s="5" t="inlineStr">
         <is>
           <t>傘スタンド 自転車</t>
         </is>
       </c>
-      <c r="D50" s="9" t="n">
+      <c r="D50" s="6" t="n">
         <v>2</v>
       </c>
-      <c r="E50" s="10" t="n">
-[...5 lines deleted...]
-      <c r="G50" s="9" t="inlineStr">
+      <c r="E50" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F50" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="G50" s="6" t="inlineStr">
         <is>
           <t>0.0pt</t>
         </is>
       </c>
-      <c r="H50" s="10" t="n">
+      <c r="H50" s="7" t="n">
         <v>28.53</v>
       </c>
-      <c r="I50" s="10" t="n">
+      <c r="I50" s="7" t="n">
         <v>28.5</v>
       </c>
-      <c r="J50" s="8" t="inlineStr">
-[...1 lines deleted...]
-          <t>順位未取得 → まず順位を更新</t>
+      <c r="J50" s="5" t="inlineStr">
+        <is>
+          <t>2位で安定（PRは最小）</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="8" t="inlineStr">
+      <c r="A51" s="5" t="inlineStr">
         <is>
           <t>y-269</t>
         </is>
       </c>
-      <c r="B51" s="8" t="inlineStr">
+      <c r="B51" s="5" t="inlineStr">
         <is>
           <t>財布</t>
         </is>
       </c>
-      <c r="C51" s="8" t="inlineStr">
+      <c r="C51" s="5" t="inlineStr">
         <is>
           <t>財布 メンズ</t>
         </is>
       </c>
-      <c r="D51" s="9" t="inlineStr">
+      <c r="D51" s="6" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
-      <c r="E51" s="10" t="n">
-[...5 lines deleted...]
-      <c r="G51" s="9" t="inlineStr">
+      <c r="E51" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F51" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G51" s="6" t="inlineStr">
         <is>
           <t>0.0pt</t>
         </is>
       </c>
-      <c r="H51" s="10" t="n">
+      <c r="H51" s="7" t="n">
         <v>53.06</v>
       </c>
-      <c r="I51" s="10" t="n">
-[...4 lines deleted...]
-          <t>順位未取得 → まず順位を更新</t>
+      <c r="I51" s="7" t="n">
+        <v>48</v>
+      </c>
+      <c r="J51" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="8" t="inlineStr">
+      <c r="A52" s="5" t="inlineStr">
         <is>
           <t>y-226</t>
         </is>
       </c>
-      <c r="B52" s="8" t="inlineStr">
+      <c r="B52" s="5" t="inlineStr">
         <is>
           <t>マッサージボール</t>
         </is>
       </c>
-      <c r="C52" s="8" t="inlineStr">
+      <c r="C52" s="5" t="inlineStr">
         <is>
           <t>マッサージボール</t>
         </is>
       </c>
-      <c r="D52" s="9" t="inlineStr">
+      <c r="D52" s="6" t="inlineStr">
         <is>
           <t>圏外</t>
         </is>
       </c>
-      <c r="E52" s="10" t="n">
+      <c r="E52" s="7" t="n">
         <v>9.1</v>
       </c>
-      <c r="F52" s="10" t="n">
+      <c r="F52" s="7" t="n">
         <v>9.1</v>
       </c>
-      <c r="G52" s="9" t="inlineStr">
+      <c r="G52" s="6" t="inlineStr">
         <is>
           <t>0.0pt</t>
         </is>
       </c>
-      <c r="H52" s="10" t="n">
+      <c r="H52" s="7" t="n">
         <v>26.91</v>
       </c>
-      <c r="I52" s="10" t="n">
+      <c r="I52" s="7" t="n">
         <v>17.8</v>
       </c>
-      <c r="J52" s="8" t="inlineStr">
-[...1 lines deleted...]
-          <t>順位未取得 → まず順位を更新</t>
+      <c r="J52" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>y-210</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>目覚まし時計</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>目覚まし時計</t>
         </is>
       </c>
       <c r="D53" s="3" t="n">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E53" s="4" t="n">
-        <v>25.1</v>
+        <v>7.1</v>
       </c>
       <c r="F53" s="4" t="n">
-        <v>17.4</v>
+        <v>3.9</v>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
-          <t>-7.7pt</t>
+          <t>-3.2pt</t>
         </is>
       </c>
       <c r="H53" s="4" t="n">
-        <v>34.89</v>
+        <v>18.9</v>
       </c>
       <c r="I53" s="4" t="n">
-        <v>9.800000000000001</v>
+        <v>11.8</v>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
-          <t>純利率7.3%が下限15.0%割れ → PRを17.4%へ削減</t>
+          <t>純利率11.8%が下限15.0%割れ → PRを3.9%へ削減</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>y-165</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>杖</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>杖</t>
         </is>
       </c>
       <c r="D54" s="3" t="n">
+        <v>15</v>
+      </c>
+      <c r="E54" s="4" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="F54" s="4" t="n">
+        <v>5.3</v>
+      </c>
+      <c r="G54" s="3" t="inlineStr">
+        <is>
+          <t>-3.8pt</t>
+        </is>
+      </c>
+      <c r="H54" s="4" t="n">
+        <v>20.26</v>
+      </c>
+      <c r="I54" s="4" t="n">
+        <v>11.2</v>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>純利率11.2%が下限15.0%割れ → PRを5.3%へ削減</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="5" t="inlineStr">
+        <is>
+          <t>y-154</t>
+        </is>
+      </c>
+      <c r="B55" s="5" t="inlineStr">
+        <is>
+          <t>財布</t>
+        </is>
+      </c>
+      <c r="C55" s="5" t="inlineStr">
+        <is>
+          <t>財布 メンズ</t>
+        </is>
+      </c>
+      <c r="D55" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E55" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F55" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G55" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H55" s="7" t="n">
+        <v>46.57</v>
+      </c>
+      <c r="I55" s="7" t="n">
+        <v>41.5</v>
+      </c>
+      <c r="J55" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="5" t="inlineStr">
+        <is>
+          <t>y-153</t>
+        </is>
+      </c>
+      <c r="B56" s="5" t="inlineStr">
+        <is>
+          <t>長財布</t>
+        </is>
+      </c>
+      <c r="C56" s="5" t="inlineStr">
+        <is>
+          <t>長財布 メンズ</t>
+        </is>
+      </c>
+      <c r="D56" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E56" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F56" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G56" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H56" s="7" t="n">
+        <v>29.84</v>
+      </c>
+      <c r="I56" s="7" t="n">
+        <v>21.7</v>
+      </c>
+      <c r="J56" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="5" t="inlineStr">
+        <is>
+          <t>y-018</t>
+        </is>
+      </c>
+      <c r="B57" s="5" t="inlineStr">
+        <is>
+          <t>健康サンダル</t>
+        </is>
+      </c>
+      <c r="C57" s="5" t="inlineStr">
+        <is>
+          <t>健康サンダル</t>
+        </is>
+      </c>
+      <c r="D57" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E57" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F57" s="7" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G57" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H57" s="7" t="n">
+        <v>36.82</v>
+      </c>
+      <c r="I57" s="7" t="n">
+        <v>31.7</v>
+      </c>
+      <c r="J57" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="5" t="inlineStr">
+        <is>
+          <t>y-015</t>
+        </is>
+      </c>
+      <c r="B58" s="5" t="inlineStr">
+        <is>
+          <t>トイレットペーパーホルダー</t>
+        </is>
+      </c>
+      <c r="C58" s="5" t="inlineStr">
+        <is>
+          <t>トイレットペーパーホルダー</t>
+        </is>
+      </c>
+      <c r="D58" s="6" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E58" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F58" s="7" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G58" s="6" t="inlineStr">
+        <is>
+          <t>0.0pt</t>
+        </is>
+      </c>
+      <c r="H58" s="7" t="n">
+        <v>34.89</v>
+      </c>
+      <c r="I58" s="7" t="n">
+        <v>26.8</v>
+      </c>
+      <c r="J58" s="5" t="inlineStr">
+        <is>
+          <t>圏外 → 現状維持（純利率は健全）</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="8" t="inlineStr">
+        <is>
+          <t>u-254</t>
+        </is>
+      </c>
+      <c r="B59" s="8" t="inlineStr">
+        <is>
+          <t>メッシュバッグ 大容量 トートバッグ プールバッグ ビーチバッグ 温泉バッグ ジムバッグ 防水 速乾 軽量 折りたたみ ファミリー 大きめ サブバッグ 旅行</t>
+        </is>
+      </c>
+      <c r="C59" s="8" t="inlineStr">
+        <is>
+          <t>メッシュバッグ</t>
+        </is>
+      </c>
+      <c r="D59" s="9" t="n">
+        <v>43</v>
+      </c>
+      <c r="E59" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F59" s="9" t="n"/>
+      <c r="G59" s="9" t="inlineStr"/>
+      <c r="H59" s="9" t="n"/>
+      <c r="I59" s="9" t="n"/>
+      <c r="J59" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="8" t="inlineStr">
+        <is>
+          <t>y-645</t>
+        </is>
+      </c>
+      <c r="B60" s="8" t="inlineStr">
+        <is>
+          <t>ボトルスタンド</t>
+        </is>
+      </c>
+      <c r="C60" s="8" t="inlineStr"/>
+      <c r="D60" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E60" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F60" s="9" t="n"/>
+      <c r="G60" s="9" t="inlineStr"/>
+      <c r="H60" s="9" t="n"/>
+      <c r="I60" s="9" t="n"/>
+      <c r="J60" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="8" t="inlineStr">
+        <is>
+          <t>y-646</t>
+        </is>
+      </c>
+      <c r="B61" s="8" t="inlineStr">
+        <is>
+          <t>キッチンペーパーホルダー</t>
+        </is>
+      </c>
+      <c r="C61" s="8" t="inlineStr"/>
+      <c r="D61" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E61" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F61" s="9" t="n"/>
+      <c r="G61" s="9" t="inlineStr"/>
+      <c r="H61" s="9" t="n"/>
+      <c r="I61" s="9" t="n"/>
+      <c r="J61" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="8" t="inlineStr">
+        <is>
+          <t>y-642</t>
+        </is>
+      </c>
+      <c r="B62" s="8" t="inlineStr">
+        <is>
+          <t>ウェットティッシュ</t>
+        </is>
+      </c>
+      <c r="C62" s="8" t="inlineStr"/>
+      <c r="D62" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E62" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F62" s="9" t="n"/>
+      <c r="G62" s="9" t="inlineStr"/>
+      <c r="H62" s="9" t="n"/>
+      <c r="I62" s="9" t="n"/>
+      <c r="J62" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="8" t="inlineStr">
+        <is>
+          <t>y-647</t>
+        </is>
+      </c>
+      <c r="B63" s="8" t="inlineStr">
+        <is>
+          <t>ほうき</t>
+        </is>
+      </c>
+      <c r="C63" s="8" t="inlineStr"/>
+      <c r="D63" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E63" s="10" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F63" s="9" t="n"/>
+      <c r="G63" s="9" t="inlineStr"/>
+      <c r="H63" s="9" t="n"/>
+      <c r="I63" s="9" t="n"/>
+      <c r="J63" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="8" t="inlineStr">
+        <is>
+          <t>y-648</t>
+        </is>
+      </c>
+      <c r="B64" s="8" t="inlineStr">
+        <is>
+          <t>蛇口</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr"/>
+      <c r="D64" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E64" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F64" s="9" t="n"/>
+      <c r="G64" s="9" t="inlineStr"/>
+      <c r="H64" s="9" t="n"/>
+      <c r="I64" s="9" t="n"/>
+      <c r="J64" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="8" t="inlineStr">
+        <is>
+          <t>y-317-2s</t>
+        </is>
+      </c>
+      <c r="B65" s="8" t="inlineStr">
+        <is>
+          <t>エプロン</t>
+        </is>
+      </c>
+      <c r="C65" s="8" t="inlineStr"/>
+      <c r="D65" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E65" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F65" s="9" t="n"/>
+      <c r="G65" s="9" t="inlineStr"/>
+      <c r="H65" s="9" t="n"/>
+      <c r="I65" s="9" t="n"/>
+      <c r="J65" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="8" t="inlineStr">
+        <is>
+          <t>y-470n</t>
+        </is>
+      </c>
+      <c r="B66" s="8" t="inlineStr">
+        <is>
+          <t>ブラジャーネット</t>
+        </is>
+      </c>
+      <c r="C66" s="8" t="inlineStr"/>
+      <c r="D66" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E66" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F66" s="9" t="n"/>
+      <c r="G66" s="9" t="inlineStr"/>
+      <c r="H66" s="9" t="n"/>
+      <c r="I66" s="9" t="n"/>
+      <c r="J66" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="8" t="inlineStr">
+        <is>
+          <t>y-628</t>
+        </is>
+      </c>
+      <c r="B67" s="8" t="inlineStr">
+        <is>
+          <t>三角コーナーいらず</t>
+        </is>
+      </c>
+      <c r="C67" s="8" t="inlineStr"/>
+      <c r="D67" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E67" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F67" s="9" t="n"/>
+      <c r="G67" s="9" t="inlineStr"/>
+      <c r="H67" s="9" t="n"/>
+      <c r="I67" s="9" t="n"/>
+      <c r="J67" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="8" t="inlineStr">
+        <is>
+          <t>y-629</t>
+        </is>
+      </c>
+      <c r="B68" s="8" t="inlineStr">
+        <is>
+          <t>ランチバッグ</t>
+        </is>
+      </c>
+      <c r="C68" s="8" t="inlineStr"/>
+      <c r="D68" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E68" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F68" s="9" t="n"/>
+      <c r="G68" s="9" t="inlineStr"/>
+      <c r="H68" s="9" t="n"/>
+      <c r="I68" s="9" t="n"/>
+      <c r="J68" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="8" t="inlineStr">
+        <is>
+          <t>y-623</t>
+        </is>
+      </c>
+      <c r="B69" s="8" t="inlineStr">
+        <is>
+          <t>蛇口</t>
+        </is>
+      </c>
+      <c r="C69" s="8" t="inlineStr"/>
+      <c r="D69" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E69" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F69" s="9" t="n"/>
+      <c r="G69" s="9" t="inlineStr"/>
+      <c r="H69" s="9" t="n"/>
+      <c r="I69" s="9" t="n"/>
+      <c r="J69" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="8" t="inlineStr">
+        <is>
+          <t>y-246-2s</t>
+        </is>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>ゴミ受け</t>
+        </is>
+      </c>
+      <c r="C70" s="8" t="inlineStr"/>
+      <c r="D70" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E70" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F70" s="9" t="n"/>
+      <c r="G70" s="9" t="inlineStr"/>
+      <c r="H70" s="9" t="n"/>
+      <c r="I70" s="9" t="n"/>
+      <c r="J70" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="8" t="inlineStr">
+        <is>
+          <t>y-614</t>
+        </is>
+      </c>
+      <c r="B71" s="8" t="inlineStr">
+        <is>
+          <t>ランチバッグ</t>
+        </is>
+      </c>
+      <c r="C71" s="8" t="inlineStr"/>
+      <c r="D71" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E71" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F71" s="9" t="n"/>
+      <c r="G71" s="9" t="inlineStr"/>
+      <c r="H71" s="9" t="n"/>
+      <c r="I71" s="9" t="n"/>
+      <c r="J71" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="8" t="inlineStr">
+        <is>
+          <t>y-568</t>
+        </is>
+      </c>
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>ムートンスリッパ</t>
+        </is>
+      </c>
+      <c r="C72" s="8" t="inlineStr"/>
+      <c r="D72" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E72" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F72" s="9" t="n"/>
+      <c r="G72" s="9" t="inlineStr"/>
+      <c r="H72" s="9" t="n"/>
+      <c r="I72" s="9" t="n"/>
+      <c r="J72" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="8" t="inlineStr">
+        <is>
+          <t>y-560</t>
+        </is>
+      </c>
+      <c r="B73" s="8" t="inlineStr">
+        <is>
+          <t>オーブンミトン</t>
+        </is>
+      </c>
+      <c r="C73" s="8" t="inlineStr"/>
+      <c r="D73" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E73" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F73" s="9" t="n"/>
+      <c r="G73" s="9" t="inlineStr"/>
+      <c r="H73" s="9" t="n"/>
+      <c r="I73" s="9" t="n"/>
+      <c r="J73" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="8" t="inlineStr">
+        <is>
+          <t>y-517</t>
+        </is>
+      </c>
+      <c r="B74" s="8" t="inlineStr">
+        <is>
+          <t>毛玉取りブラシ</t>
+        </is>
+      </c>
+      <c r="C74" s="8" t="inlineStr"/>
+      <c r="D74" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E74" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F74" s="9" t="n"/>
+      <c r="G74" s="9" t="inlineStr"/>
+      <c r="H74" s="9" t="n"/>
+      <c r="I74" s="9" t="n"/>
+      <c r="J74" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="8" t="inlineStr">
+        <is>
+          <t>y-507</t>
+        </is>
+      </c>
+      <c r="B75" s="8" t="inlineStr">
+        <is>
+          <t>水切りワイパー</t>
+        </is>
+      </c>
+      <c r="C75" s="8" t="inlineStr"/>
+      <c r="D75" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E75" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F75" s="9" t="n"/>
+      <c r="G75" s="9" t="inlineStr"/>
+      <c r="H75" s="9" t="n"/>
+      <c r="I75" s="9" t="n"/>
+      <c r="J75" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="8" t="inlineStr">
+        <is>
+          <t>y-504</t>
+        </is>
+      </c>
+      <c r="B76" s="8" t="inlineStr">
+        <is>
+          <t>トイレマットセット</t>
+        </is>
+      </c>
+      <c r="C76" s="8" t="inlineStr"/>
+      <c r="D76" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E76" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F76" s="9" t="n"/>
+      <c r="G76" s="9" t="inlineStr"/>
+      <c r="H76" s="9" t="n"/>
+      <c r="I76" s="9" t="n"/>
+      <c r="J76" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="8" t="inlineStr">
+        <is>
+          <t>y-510</t>
+        </is>
+      </c>
+      <c r="B77" s="8" t="inlineStr">
+        <is>
+          <t>パイプクリーナー</t>
+        </is>
+      </c>
+      <c r="C77" s="8" t="inlineStr"/>
+      <c r="D77" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E77" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F77" s="9" t="n"/>
+      <c r="G77" s="9" t="inlineStr"/>
+      <c r="H77" s="9" t="n"/>
+      <c r="I77" s="9" t="n"/>
+      <c r="J77" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="8" t="inlineStr">
+        <is>
+          <t>y-482</t>
+        </is>
+      </c>
+      <c r="B78" s="8" t="inlineStr">
+        <is>
+          <t>シャワーホース</t>
+        </is>
+      </c>
+      <c r="C78" s="8" t="inlineStr"/>
+      <c r="D78" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E78" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F78" s="9" t="n"/>
+      <c r="G78" s="9" t="inlineStr"/>
+      <c r="H78" s="9" t="n"/>
+      <c r="I78" s="9" t="n"/>
+      <c r="J78" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="8" t="inlineStr">
+        <is>
+          <t>y-466</t>
+        </is>
+      </c>
+      <c r="B79" s="8" t="inlineStr">
+        <is>
+          <t>保温バッグ</t>
+        </is>
+      </c>
+      <c r="C79" s="8" t="inlineStr"/>
+      <c r="D79" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E79" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F79" s="9" t="n"/>
+      <c r="G79" s="9" t="inlineStr"/>
+      <c r="H79" s="9" t="n"/>
+      <c r="I79" s="9" t="n"/>
+      <c r="J79" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="8" t="inlineStr">
+        <is>
+          <t>y-468</t>
+        </is>
+      </c>
+      <c r="B80" s="8" t="inlineStr">
+        <is>
+          <t>モップスリッパ</t>
+        </is>
+      </c>
+      <c r="C80" s="8" t="inlineStr"/>
+      <c r="D80" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E80" s="10" t="n">
         <v>30</v>
       </c>
-      <c r="E54" s="4" t="n">
+      <c r="F80" s="9" t="n"/>
+      <c r="G80" s="9" t="inlineStr"/>
+      <c r="H80" s="9" t="n"/>
+      <c r="I80" s="9" t="n"/>
+      <c r="J80" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="8" t="inlineStr">
+        <is>
+          <t>y-471</t>
+        </is>
+      </c>
+      <c r="B81" s="8" t="inlineStr">
+        <is>
+          <t>洗濯ネット</t>
+        </is>
+      </c>
+      <c r="C81" s="8" t="inlineStr"/>
+      <c r="D81" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E81" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F81" s="9" t="n"/>
+      <c r="G81" s="9" t="inlineStr"/>
+      <c r="H81" s="9" t="n"/>
+      <c r="I81" s="9" t="n"/>
+      <c r="J81" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="8" t="inlineStr">
+        <is>
+          <t>y-453</t>
+        </is>
+      </c>
+      <c r="B82" s="8" t="inlineStr">
+        <is>
+          <t>マグネットフック</t>
+        </is>
+      </c>
+      <c r="C82" s="8" t="inlineStr"/>
+      <c r="D82" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E82" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F82" s="9" t="n"/>
+      <c r="G82" s="9" t="inlineStr"/>
+      <c r="H82" s="9" t="n"/>
+      <c r="I82" s="9" t="n"/>
+      <c r="J82" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="8" t="inlineStr">
+        <is>
+          <t>y-467</t>
+        </is>
+      </c>
+      <c r="B83" s="8" t="inlineStr">
+        <is>
+          <t>ヘアブラシ</t>
+        </is>
+      </c>
+      <c r="C83" s="8" t="inlineStr"/>
+      <c r="D83" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E83" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F83" s="9" t="n"/>
+      <c r="G83" s="9" t="inlineStr"/>
+      <c r="H83" s="9" t="n"/>
+      <c r="I83" s="9" t="n"/>
+      <c r="J83" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="8" t="inlineStr">
+        <is>
+          <t>y-422</t>
+        </is>
+      </c>
+      <c r="B84" s="8" t="inlineStr">
+        <is>
+          <t>スリッパ</t>
+        </is>
+      </c>
+      <c r="C84" s="8" t="inlineStr"/>
+      <c r="D84" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E84" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F84" s="9" t="n"/>
+      <c r="G84" s="9" t="inlineStr"/>
+      <c r="H84" s="9" t="n"/>
+      <c r="I84" s="9" t="n"/>
+      <c r="J84" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="8" t="inlineStr">
+        <is>
+          <t>y-341</t>
+        </is>
+      </c>
+      <c r="B85" s="8" t="inlineStr">
+        <is>
+          <t>洗濯ネット</t>
+        </is>
+      </c>
+      <c r="C85" s="8" t="inlineStr"/>
+      <c r="D85" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E85" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F85" s="9" t="n"/>
+      <c r="G85" s="9" t="inlineStr"/>
+      <c r="H85" s="9" t="n"/>
+      <c r="I85" s="9" t="n"/>
+      <c r="J85" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="8" t="inlineStr">
+        <is>
+          <t>y-376</t>
+        </is>
+      </c>
+      <c r="B86" s="8" t="inlineStr">
+        <is>
+          <t>ヘアバンド</t>
+        </is>
+      </c>
+      <c r="C86" s="8" t="inlineStr"/>
+      <c r="D86" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E86" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F86" s="9" t="n"/>
+      <c r="G86" s="9" t="inlineStr"/>
+      <c r="H86" s="9" t="n"/>
+      <c r="I86" s="9" t="n"/>
+      <c r="J86" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="8" t="inlineStr">
+        <is>
+          <t>y-342</t>
+        </is>
+      </c>
+      <c r="B87" s="8" t="inlineStr">
+        <is>
+          <t>平干しネット</t>
+        </is>
+      </c>
+      <c r="C87" s="8" t="inlineStr"/>
+      <c r="D87" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E87" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F87" s="9" t="n"/>
+      <c r="G87" s="9" t="inlineStr"/>
+      <c r="H87" s="9" t="n"/>
+      <c r="I87" s="9" t="n"/>
+      <c r="J87" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="8" t="inlineStr">
+        <is>
+          <t>y-329</t>
+        </is>
+      </c>
+      <c r="B88" s="8" t="inlineStr">
+        <is>
+          <t>キッチンタイマー</t>
+        </is>
+      </c>
+      <c r="C88" s="8" t="inlineStr"/>
+      <c r="D88" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E88" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F88" s="9" t="n"/>
+      <c r="G88" s="9" t="inlineStr"/>
+      <c r="H88" s="9" t="n"/>
+      <c r="I88" s="9" t="n"/>
+      <c r="J88" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="8" t="inlineStr">
+        <is>
+          <t>y-324</t>
+        </is>
+      </c>
+      <c r="B89" s="8" t="inlineStr">
+        <is>
+          <t>便座カバー</t>
+        </is>
+      </c>
+      <c r="C89" s="8" t="inlineStr"/>
+      <c r="D89" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E89" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F89" s="9" t="n"/>
+      <c r="G89" s="9" t="inlineStr"/>
+      <c r="H89" s="9" t="n"/>
+      <c r="I89" s="9" t="n"/>
+      <c r="J89" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="8" t="inlineStr">
+        <is>
+          <t>y-317</t>
+        </is>
+      </c>
+      <c r="B90" s="8" t="inlineStr">
+        <is>
+          <t>エプロン</t>
+        </is>
+      </c>
+      <c r="C90" s="8" t="inlineStr"/>
+      <c r="D90" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E90" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F90" s="9" t="n"/>
+      <c r="G90" s="9" t="inlineStr"/>
+      <c r="H90" s="9" t="n"/>
+      <c r="I90" s="9" t="n"/>
+      <c r="J90" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="8" t="inlineStr">
+        <is>
+          <t>y-316</t>
+        </is>
+      </c>
+      <c r="B91" s="8" t="inlineStr">
+        <is>
+          <t>エプロン</t>
+        </is>
+      </c>
+      <c r="C91" s="8" t="inlineStr"/>
+      <c r="D91" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E91" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F91" s="9" t="n"/>
+      <c r="G91" s="9" t="inlineStr"/>
+      <c r="H91" s="9" t="n"/>
+      <c r="I91" s="9" t="n"/>
+      <c r="J91" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="8" t="inlineStr">
+        <is>
+          <t>y-232</t>
+        </is>
+      </c>
+      <c r="B92" s="8" t="inlineStr">
+        <is>
+          <t>シャワーヘッド</t>
+        </is>
+      </c>
+      <c r="C92" s="8" t="inlineStr"/>
+      <c r="D92" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E92" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F92" s="9" t="n"/>
+      <c r="G92" s="9" t="inlineStr"/>
+      <c r="H92" s="9" t="n"/>
+      <c r="I92" s="9" t="n"/>
+      <c r="J92" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="8" t="inlineStr">
+        <is>
+          <t>y-258</t>
+        </is>
+      </c>
+      <c r="B93" s="8" t="inlineStr">
+        <is>
+          <t>ゴミ箱</t>
+        </is>
+      </c>
+      <c r="C93" s="8" t="inlineStr"/>
+      <c r="D93" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E93" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F93" s="9" t="n"/>
+      <c r="G93" s="9" t="inlineStr"/>
+      <c r="H93" s="9" t="n"/>
+      <c r="I93" s="9" t="n"/>
+      <c r="J93" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="8" t="inlineStr">
+        <is>
+          <t>y-246</t>
+        </is>
+      </c>
+      <c r="B94" s="8" t="inlineStr">
+        <is>
+          <t>ゴミ受け</t>
+        </is>
+      </c>
+      <c r="C94" s="8" t="inlineStr"/>
+      <c r="D94" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E94" s="10" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F94" s="9" t="n"/>
+      <c r="G94" s="9" t="inlineStr"/>
+      <c r="H94" s="9" t="n"/>
+      <c r="I94" s="9" t="n"/>
+      <c r="J94" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="8" t="inlineStr">
+        <is>
+          <t>sya1-s</t>
+        </is>
+      </c>
+      <c r="B95" s="8" t="inlineStr">
+        <is>
+          <t>シャワーフック</t>
+        </is>
+      </c>
+      <c r="C95" s="8" t="inlineStr"/>
+      <c r="D95" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E95" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F95" s="9" t="n"/>
+      <c r="G95" s="9" t="inlineStr"/>
+      <c r="H95" s="9" t="n"/>
+      <c r="I95" s="9" t="n"/>
+      <c r="J95" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="8" t="inlineStr">
+        <is>
+          <t>y-673</t>
+        </is>
+      </c>
+      <c r="B96" s="8" t="inlineStr">
+        <is>
+          <t>パスポートケース</t>
+        </is>
+      </c>
+      <c r="C96" s="8" t="inlineStr">
+        <is>
+          <t>パスポートケース</t>
+        </is>
+      </c>
+      <c r="D96" s="9" t="n">
+        <v>50</v>
+      </c>
+      <c r="E96" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F96" s="9" t="n"/>
+      <c r="G96" s="9" t="inlineStr"/>
+      <c r="H96" s="9" t="n"/>
+      <c r="I96" s="9" t="n"/>
+      <c r="J96" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="8" t="inlineStr">
+        <is>
+          <t>y-174-2s</t>
+        </is>
+      </c>
+      <c r="B97" s="8" t="inlineStr">
+        <is>
+          <t>パスポートケース</t>
+        </is>
+      </c>
+      <c r="C97" s="8" t="inlineStr"/>
+      <c r="D97" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E97" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F97" s="9" t="n"/>
+      <c r="G97" s="9" t="inlineStr"/>
+      <c r="H97" s="9" t="n"/>
+      <c r="I97" s="9" t="n"/>
+      <c r="J97" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="8" t="inlineStr">
+        <is>
+          <t>y-637</t>
+        </is>
+      </c>
+      <c r="B98" s="8" t="inlineStr">
+        <is>
+          <t>メイクボックス</t>
+        </is>
+      </c>
+      <c r="C98" s="8" t="inlineStr"/>
+      <c r="D98" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E98" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F98" s="9" t="n"/>
+      <c r="G98" s="9" t="inlineStr"/>
+      <c r="H98" s="9" t="n"/>
+      <c r="I98" s="9" t="n"/>
+      <c r="J98" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="8" t="inlineStr">
+        <is>
+          <t>y-635</t>
+        </is>
+      </c>
+      <c r="B99" s="8" t="inlineStr">
+        <is>
+          <t>ズボンハンガー</t>
+        </is>
+      </c>
+      <c r="C99" s="8" t="inlineStr"/>
+      <c r="D99" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E99" s="10" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F99" s="9" t="n"/>
+      <c r="G99" s="9" t="inlineStr"/>
+      <c r="H99" s="9" t="n"/>
+      <c r="I99" s="9" t="n"/>
+      <c r="J99" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="8" t="inlineStr">
+        <is>
+          <t>y-626</t>
+        </is>
+      </c>
+      <c r="B100" s="8" t="inlineStr">
+        <is>
+          <t>コンパクトミラー</t>
+        </is>
+      </c>
+      <c r="C100" s="8" t="inlineStr"/>
+      <c r="D100" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E100" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F100" s="9" t="n"/>
+      <c r="G100" s="9" t="inlineStr"/>
+      <c r="H100" s="9" t="n"/>
+      <c r="I100" s="9" t="n"/>
+      <c r="J100" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="8" t="inlineStr">
+        <is>
+          <t>y-617</t>
+        </is>
+      </c>
+      <c r="B101" s="8" t="inlineStr">
+        <is>
+          <t>ボストンバッグ</t>
+        </is>
+      </c>
+      <c r="C101" s="8" t="inlineStr"/>
+      <c r="D101" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E101" s="10" t="n">
+        <v>30</v>
+      </c>
+      <c r="F101" s="9" t="n"/>
+      <c r="G101" s="9" t="inlineStr"/>
+      <c r="H101" s="9" t="n"/>
+      <c r="I101" s="9" t="n"/>
+      <c r="J101" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="8" t="inlineStr">
+        <is>
+          <t>y-615</t>
+        </is>
+      </c>
+      <c r="B102" s="8" t="inlineStr">
+        <is>
+          <t>首かけ扇風機</t>
+        </is>
+      </c>
+      <c r="C102" s="8" t="inlineStr"/>
+      <c r="D102" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E102" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F102" s="9" t="n"/>
+      <c r="G102" s="9" t="inlineStr"/>
+      <c r="H102" s="9" t="n"/>
+      <c r="I102" s="9" t="n"/>
+      <c r="J102" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="8" t="inlineStr">
+        <is>
+          <t>y-536-3s</t>
+        </is>
+      </c>
+      <c r="B103" s="8" t="inlineStr">
+        <is>
+          <t>オニヤンマ</t>
+        </is>
+      </c>
+      <c r="C103" s="8" t="inlineStr"/>
+      <c r="D103" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E103" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F103" s="9" t="n"/>
+      <c r="G103" s="9" t="inlineStr"/>
+      <c r="H103" s="9" t="n"/>
+      <c r="I103" s="9" t="n"/>
+      <c r="J103" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="8" t="inlineStr">
+        <is>
+          <t>y-536-2s</t>
+        </is>
+      </c>
+      <c r="B104" s="8" t="inlineStr">
+        <is>
+          <t>オニヤンマ</t>
+        </is>
+      </c>
+      <c r="C104" s="8" t="inlineStr"/>
+      <c r="D104" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E104" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F104" s="9" t="n"/>
+      <c r="G104" s="9" t="inlineStr"/>
+      <c r="H104" s="9" t="n"/>
+      <c r="I104" s="9" t="n"/>
+      <c r="J104" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="8" t="inlineStr">
+        <is>
+          <t>y-602</t>
+        </is>
+      </c>
+      <c r="B105" s="8" t="inlineStr">
+        <is>
+          <t>ブラックライト</t>
+        </is>
+      </c>
+      <c r="C105" s="8" t="inlineStr"/>
+      <c r="D105" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E105" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F105" s="9" t="n"/>
+      <c r="G105" s="9" t="inlineStr"/>
+      <c r="H105" s="9" t="n"/>
+      <c r="I105" s="9" t="n"/>
+      <c r="J105" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="8" t="inlineStr">
+        <is>
+          <t>y-603</t>
+        </is>
+      </c>
+      <c r="B106" s="8" t="inlineStr">
+        <is>
+          <t>扇風機</t>
+        </is>
+      </c>
+      <c r="C106" s="8" t="inlineStr"/>
+      <c r="D106" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E106" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F106" s="9" t="n"/>
+      <c r="G106" s="9" t="inlineStr"/>
+      <c r="H106" s="9" t="n"/>
+      <c r="I106" s="9" t="n"/>
+      <c r="J106" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="8" t="inlineStr">
+        <is>
+          <t>y-587</t>
+        </is>
+      </c>
+      <c r="B107" s="8" t="inlineStr">
+        <is>
+          <t>圧縮バッグ</t>
+        </is>
+      </c>
+      <c r="C107" s="8" t="inlineStr"/>
+      <c r="D107" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E107" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F107" s="9" t="n"/>
+      <c r="G107" s="9" t="inlineStr"/>
+      <c r="H107" s="9" t="n"/>
+      <c r="I107" s="9" t="n"/>
+      <c r="J107" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="8" t="inlineStr">
+        <is>
+          <t>y-586</t>
+        </is>
+      </c>
+      <c r="B108" s="8" t="inlineStr">
+        <is>
+          <t>ネックピロー</t>
+        </is>
+      </c>
+      <c r="C108" s="8" t="inlineStr"/>
+      <c r="D108" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E108" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F108" s="9" t="n"/>
+      <c r="G108" s="9" t="inlineStr"/>
+      <c r="H108" s="9" t="n"/>
+      <c r="I108" s="9" t="n"/>
+      <c r="J108" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="8" t="inlineStr">
+        <is>
+          <t>y-569</t>
+        </is>
+      </c>
+      <c r="B109" s="8" t="inlineStr">
+        <is>
+          <t>化粧ポーチ</t>
+        </is>
+      </c>
+      <c r="C109" s="8" t="inlineStr"/>
+      <c r="D109" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E109" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F109" s="9" t="n"/>
+      <c r="G109" s="9" t="inlineStr"/>
+      <c r="H109" s="9" t="n"/>
+      <c r="I109" s="9" t="n"/>
+      <c r="J109" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="8" t="inlineStr">
+        <is>
+          <t>y-551</t>
+        </is>
+      </c>
+      <c r="B110" s="8" t="inlineStr">
+        <is>
+          <t>トイレ</t>
+        </is>
+      </c>
+      <c r="C110" s="8" t="inlineStr"/>
+      <c r="D110" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E110" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F110" s="9" t="n"/>
+      <c r="G110" s="9" t="inlineStr"/>
+      <c r="H110" s="9" t="n"/>
+      <c r="I110" s="9" t="n"/>
+      <c r="J110" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="8" t="inlineStr">
+        <is>
+          <t>y-541</t>
+        </is>
+      </c>
+      <c r="B111" s="8" t="inlineStr">
+        <is>
+          <t>アウトドアテーブル</t>
+        </is>
+      </c>
+      <c r="C111" s="8" t="inlineStr"/>
+      <c r="D111" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E111" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F111" s="9" t="n"/>
+      <c r="G111" s="9" t="inlineStr"/>
+      <c r="H111" s="9" t="n"/>
+      <c r="I111" s="9" t="n"/>
+      <c r="J111" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="8" t="inlineStr">
+        <is>
+          <t>y-536</t>
+        </is>
+      </c>
+      <c r="B112" s="8" t="inlineStr">
+        <is>
+          <t>オニヤンマ</t>
+        </is>
+      </c>
+      <c r="C112" s="8" t="inlineStr"/>
+      <c r="D112" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E112" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F112" s="9" t="n"/>
+      <c r="G112" s="9" t="inlineStr"/>
+      <c r="H112" s="9" t="n"/>
+      <c r="I112" s="9" t="n"/>
+      <c r="J112" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="8" t="inlineStr">
+        <is>
+          <t>y-532</t>
+        </is>
+      </c>
+      <c r="B113" s="8" t="inlineStr">
+        <is>
+          <t>プールバッグ</t>
+        </is>
+      </c>
+      <c r="C113" s="8" t="inlineStr"/>
+      <c r="D113" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E113" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F113" s="9" t="n"/>
+      <c r="G113" s="9" t="inlineStr"/>
+      <c r="H113" s="9" t="n"/>
+      <c r="I113" s="9" t="n"/>
+      <c r="J113" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="8" t="inlineStr">
+        <is>
+          <t>y-513</t>
+        </is>
+      </c>
+      <c r="B114" s="8" t="inlineStr">
+        <is>
+          <t>寝袋</t>
+        </is>
+      </c>
+      <c r="C114" s="8" t="inlineStr"/>
+      <c r="D114" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E114" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F114" s="9" t="n"/>
+      <c r="G114" s="9" t="inlineStr"/>
+      <c r="H114" s="9" t="n"/>
+      <c r="I114" s="9" t="n"/>
+      <c r="J114" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="8" t="inlineStr">
+        <is>
+          <t>y-483</t>
+        </is>
+      </c>
+      <c r="B115" s="8" t="inlineStr">
+        <is>
+          <t>薪バッグ</t>
+        </is>
+      </c>
+      <c r="C115" s="8" t="inlineStr"/>
+      <c r="D115" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E115" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F115" s="9" t="n"/>
+      <c r="G115" s="9" t="inlineStr"/>
+      <c r="H115" s="9" t="n"/>
+      <c r="I115" s="9" t="n"/>
+      <c r="J115" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="8" t="inlineStr">
+        <is>
+          <t>y-489</t>
+        </is>
+      </c>
+      <c r="B116" s="8" t="inlineStr">
+        <is>
+          <t>レジャーシート</t>
+        </is>
+      </c>
+      <c r="C116" s="8" t="inlineStr"/>
+      <c r="D116" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E116" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F116" s="9" t="n"/>
+      <c r="G116" s="9" t="inlineStr"/>
+      <c r="H116" s="9" t="n"/>
+      <c r="I116" s="9" t="n"/>
+      <c r="J116" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="8" t="inlineStr">
+        <is>
+          <t>y-457</t>
+        </is>
+      </c>
+      <c r="B117" s="8" t="inlineStr">
+        <is>
+          <t>ボストンバッグ</t>
+        </is>
+      </c>
+      <c r="C117" s="8" t="inlineStr"/>
+      <c r="D117" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E117" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F117" s="9" t="n"/>
+      <c r="G117" s="9" t="inlineStr"/>
+      <c r="H117" s="9" t="n"/>
+      <c r="I117" s="9" t="n"/>
+      <c r="J117" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="8" t="inlineStr">
+        <is>
+          <t>y-455</t>
+        </is>
+      </c>
+      <c r="B118" s="8" t="inlineStr">
+        <is>
+          <t>圧縮袋</t>
+        </is>
+      </c>
+      <c r="C118" s="8" t="inlineStr"/>
+      <c r="D118" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E118" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F118" s="9" t="n"/>
+      <c r="G118" s="9" t="inlineStr"/>
+      <c r="H118" s="9" t="n"/>
+      <c r="I118" s="9" t="n"/>
+      <c r="J118" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="8" t="inlineStr">
+        <is>
+          <t>y-451</t>
+        </is>
+      </c>
+      <c r="B119" s="8" t="inlineStr">
+        <is>
+          <t>キャンプ</t>
+        </is>
+      </c>
+      <c r="C119" s="8" t="inlineStr"/>
+      <c r="D119" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E119" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F119" s="9" t="n"/>
+      <c r="G119" s="9" t="inlineStr"/>
+      <c r="H119" s="9" t="n"/>
+      <c r="I119" s="9" t="n"/>
+      <c r="J119" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="8" t="inlineStr">
+        <is>
+          <t>y-437</t>
+        </is>
+      </c>
+      <c r="B120" s="8" t="inlineStr">
+        <is>
+          <t>折りたたみ傘</t>
+        </is>
+      </c>
+      <c r="C120" s="8" t="inlineStr"/>
+      <c r="D120" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E120" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F120" s="9" t="n"/>
+      <c r="G120" s="9" t="inlineStr"/>
+      <c r="H120" s="9" t="n"/>
+      <c r="I120" s="9" t="n"/>
+      <c r="J120" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="8" t="inlineStr">
+        <is>
+          <t>y-446</t>
+        </is>
+      </c>
+      <c r="B121" s="8" t="inlineStr">
+        <is>
+          <t>補助便座</t>
+        </is>
+      </c>
+      <c r="C121" s="8" t="inlineStr"/>
+      <c r="D121" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E121" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F121" s="9" t="n"/>
+      <c r="G121" s="9" t="inlineStr"/>
+      <c r="H121" s="9" t="n"/>
+      <c r="I121" s="9" t="n"/>
+      <c r="J121" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="8" t="inlineStr">
+        <is>
+          <t>y-404</t>
+        </is>
+      </c>
+      <c r="B122" s="8" t="inlineStr">
+        <is>
+          <t>トラベルポーチ</t>
+        </is>
+      </c>
+      <c r="C122" s="8" t="inlineStr"/>
+      <c r="D122" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E122" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F122" s="9" t="n"/>
+      <c r="G122" s="9" t="inlineStr"/>
+      <c r="H122" s="9" t="n"/>
+      <c r="I122" s="9" t="n"/>
+      <c r="J122" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="8" t="inlineStr">
+        <is>
+          <t>y-395</t>
+        </is>
+      </c>
+      <c r="B123" s="8" t="inlineStr">
+        <is>
+          <t>ハンディファン</t>
+        </is>
+      </c>
+      <c r="C123" s="8" t="inlineStr"/>
+      <c r="D123" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E123" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F123" s="9" t="n"/>
+      <c r="G123" s="9" t="inlineStr"/>
+      <c r="H123" s="9" t="n"/>
+      <c r="I123" s="9" t="n"/>
+      <c r="J123" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="8" t="inlineStr">
+        <is>
+          <t>y-413</t>
+        </is>
+      </c>
+      <c r="B124" s="8" t="inlineStr">
+        <is>
+          <t>折りたたみハンガー</t>
+        </is>
+      </c>
+      <c r="C124" s="8" t="inlineStr"/>
+      <c r="D124" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E124" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F124" s="9" t="n"/>
+      <c r="G124" s="9" t="inlineStr"/>
+      <c r="H124" s="9" t="n"/>
+      <c r="I124" s="9" t="n"/>
+      <c r="J124" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="8" t="inlineStr">
+        <is>
+          <t>y-407</t>
+        </is>
+      </c>
+      <c r="B125" s="8" t="inlineStr">
+        <is>
+          <t>ペグケース</t>
+        </is>
+      </c>
+      <c r="C125" s="8" t="inlineStr"/>
+      <c r="D125" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E125" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F125" s="9" t="n"/>
+      <c r="G125" s="9" t="inlineStr"/>
+      <c r="H125" s="9" t="n"/>
+      <c r="I125" s="9" t="n"/>
+      <c r="J125" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="8" t="inlineStr">
+        <is>
+          <t>y-357</t>
+        </is>
+      </c>
+      <c r="B126" s="8" t="inlineStr">
+        <is>
+          <t>水筒カバー</t>
+        </is>
+      </c>
+      <c r="C126" s="8" t="inlineStr"/>
+      <c r="D126" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E126" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F126" s="9" t="n"/>
+      <c r="G126" s="9" t="inlineStr"/>
+      <c r="H126" s="9" t="n"/>
+      <c r="I126" s="9" t="n"/>
+      <c r="J126" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="8" t="inlineStr">
+        <is>
+          <t>y-393</t>
+        </is>
+      </c>
+      <c r="B127" s="8" t="inlineStr">
+        <is>
+          <t>首掛け扇風機</t>
+        </is>
+      </c>
+      <c r="C127" s="8" t="inlineStr"/>
+      <c r="D127" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E127" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F127" s="9" t="n"/>
+      <c r="G127" s="9" t="inlineStr"/>
+      <c r="H127" s="9" t="n"/>
+      <c r="I127" s="9" t="n"/>
+      <c r="J127" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="8" t="inlineStr">
+        <is>
+          <t>y-353</t>
+        </is>
+      </c>
+      <c r="B128" s="8" t="inlineStr">
+        <is>
+          <t>リール</t>
+        </is>
+      </c>
+      <c r="C128" s="8" t="inlineStr"/>
+      <c r="D128" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E128" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F128" s="9" t="n"/>
+      <c r="G128" s="9" t="inlineStr"/>
+      <c r="H128" s="9" t="n"/>
+      <c r="I128" s="9" t="n"/>
+      <c r="J128" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="8" t="inlineStr">
+        <is>
+          <t>y-334</t>
+        </is>
+      </c>
+      <c r="B129" s="8" t="inlineStr">
+        <is>
+          <t>ペグハンマー</t>
+        </is>
+      </c>
+      <c r="C129" s="8" t="inlineStr"/>
+      <c r="D129" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E129" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F129" s="9" t="n"/>
+      <c r="G129" s="9" t="inlineStr"/>
+      <c r="H129" s="9" t="n"/>
+      <c r="I129" s="9" t="n"/>
+      <c r="J129" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="8" t="inlineStr">
+        <is>
+          <t>y-326</t>
+        </is>
+      </c>
+      <c r="B130" s="8" t="inlineStr">
+        <is>
+          <t>アトマイザー</t>
+        </is>
+      </c>
+      <c r="C130" s="8" t="inlineStr"/>
+      <c r="D130" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E130" s="10" t="n">
         <v>20.1</v>
       </c>
-      <c r="F54" s="4" t="n">
+      <c r="F130" s="9" t="n"/>
+      <c r="G130" s="9" t="inlineStr"/>
+      <c r="H130" s="9" t="n"/>
+      <c r="I130" s="9" t="n"/>
+      <c r="J130" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="8" t="inlineStr">
+        <is>
+          <t>y-322</t>
+        </is>
+      </c>
+      <c r="B131" s="8" t="inlineStr">
+        <is>
+          <t>ハンディライト</t>
+        </is>
+      </c>
+      <c r="C131" s="8" t="inlineStr"/>
+      <c r="D131" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E131" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F131" s="9" t="n"/>
+      <c r="G131" s="9" t="inlineStr"/>
+      <c r="H131" s="9" t="n"/>
+      <c r="I131" s="9" t="n"/>
+      <c r="J131" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="8" t="inlineStr">
+        <is>
+          <t>y-319</t>
+        </is>
+      </c>
+      <c r="B132" s="8" t="inlineStr">
+        <is>
+          <t>レジャーシート</t>
+        </is>
+      </c>
+      <c r="C132" s="8" t="inlineStr"/>
+      <c r="D132" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E132" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F132" s="9" t="n"/>
+      <c r="G132" s="9" t="inlineStr"/>
+      <c r="H132" s="9" t="n"/>
+      <c r="I132" s="9" t="n"/>
+      <c r="J132" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="8" t="inlineStr">
+        <is>
+          <t>n-002</t>
+        </is>
+      </c>
+      <c r="B133" s="8" t="inlineStr">
+        <is>
+          <t>マスクケース</t>
+        </is>
+      </c>
+      <c r="C133" s="8" t="inlineStr"/>
+      <c r="D133" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E133" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F133" s="9" t="n"/>
+      <c r="G133" s="9" t="inlineStr"/>
+      <c r="H133" s="9" t="n"/>
+      <c r="I133" s="9" t="n"/>
+      <c r="J133" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="8" t="inlineStr">
+        <is>
+          <t>y-293</t>
+        </is>
+      </c>
+      <c r="B134" s="8" t="inlineStr">
+        <is>
+          <t>トラベルポーチ</t>
+        </is>
+      </c>
+      <c r="C134" s="8" t="inlineStr"/>
+      <c r="D134" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E134" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F134" s="9" t="n"/>
+      <c r="G134" s="9" t="inlineStr"/>
+      <c r="H134" s="9" t="n"/>
+      <c r="I134" s="9" t="n"/>
+      <c r="J134" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="8" t="inlineStr">
+        <is>
+          <t>n-001</t>
+        </is>
+      </c>
+      <c r="B135" s="8" t="inlineStr">
+        <is>
+          <t>マスクケース</t>
+        </is>
+      </c>
+      <c r="C135" s="8" t="inlineStr"/>
+      <c r="D135" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E135" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F135" s="9" t="n"/>
+      <c r="G135" s="9" t="inlineStr"/>
+      <c r="H135" s="9" t="n"/>
+      <c r="I135" s="9" t="n"/>
+      <c r="J135" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="8" t="inlineStr">
+        <is>
+          <t>y-298</t>
+        </is>
+      </c>
+      <c r="B136" s="8" t="inlineStr">
+        <is>
+          <t>マスクケース</t>
+        </is>
+      </c>
+      <c r="C136" s="8" t="inlineStr"/>
+      <c r="D136" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E136" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F136" s="9" t="n"/>
+      <c r="G136" s="9" t="inlineStr"/>
+      <c r="H136" s="9" t="n"/>
+      <c r="I136" s="9" t="n"/>
+      <c r="J136" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="8" t="inlineStr">
+        <is>
+          <t>y-290</t>
+        </is>
+      </c>
+      <c r="B137" s="8" t="inlineStr">
+        <is>
+          <t>バッグハンガー</t>
+        </is>
+      </c>
+      <c r="C137" s="8" t="inlineStr"/>
+      <c r="D137" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E137" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F137" s="9" t="n"/>
+      <c r="G137" s="9" t="inlineStr"/>
+      <c r="H137" s="9" t="n"/>
+      <c r="I137" s="9" t="n"/>
+      <c r="J137" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="8" t="inlineStr">
+        <is>
+          <t>y-276</t>
+        </is>
+      </c>
+      <c r="B138" s="8" t="inlineStr">
+        <is>
+          <t>スプレーボトル</t>
+        </is>
+      </c>
+      <c r="C138" s="8" t="inlineStr"/>
+      <c r="D138" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E138" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F138" s="9" t="n"/>
+      <c r="G138" s="9" t="inlineStr"/>
+      <c r="H138" s="9" t="n"/>
+      <c r="I138" s="9" t="n"/>
+      <c r="J138" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="8" t="inlineStr">
+        <is>
+          <t>y-167</t>
+        </is>
+      </c>
+      <c r="B139" s="8" t="inlineStr">
+        <is>
+          <t>卓上クーラー</t>
+        </is>
+      </c>
+      <c r="C139" s="8" t="inlineStr"/>
+      <c r="D139" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E139" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F139" s="9" t="n"/>
+      <c r="G139" s="9" t="inlineStr"/>
+      <c r="H139" s="9" t="n"/>
+      <c r="I139" s="9" t="n"/>
+      <c r="J139" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="8" t="inlineStr">
+        <is>
+          <t>y-259</t>
+        </is>
+      </c>
+      <c r="B140" s="8" t="inlineStr">
+        <is>
+          <t>コロコロクリーナー</t>
+        </is>
+      </c>
+      <c r="C140" s="8" t="inlineStr"/>
+      <c r="D140" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E140" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F140" s="9" t="n"/>
+      <c r="G140" s="9" t="inlineStr"/>
+      <c r="H140" s="9" t="n"/>
+      <c r="I140" s="9" t="n"/>
+      <c r="J140" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="8" t="inlineStr">
+        <is>
+          <t>y-174</t>
+        </is>
+      </c>
+      <c r="B141" s="8" t="inlineStr">
+        <is>
+          <t>パスポートケース</t>
+        </is>
+      </c>
+      <c r="C141" s="8" t="inlineStr"/>
+      <c r="D141" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E141" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F141" s="9" t="n"/>
+      <c r="G141" s="9" t="inlineStr"/>
+      <c r="H141" s="9" t="n"/>
+      <c r="I141" s="9" t="n"/>
+      <c r="J141" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="8" t="inlineStr">
+        <is>
+          <t>y-150</t>
+        </is>
+      </c>
+      <c r="B142" s="8" t="inlineStr">
+        <is>
+          <t>ペグハンマー</t>
+        </is>
+      </c>
+      <c r="C142" s="8" t="inlineStr"/>
+      <c r="D142" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E142" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F142" s="9" t="n"/>
+      <c r="G142" s="9" t="inlineStr"/>
+      <c r="H142" s="9" t="n"/>
+      <c r="I142" s="9" t="n"/>
+      <c r="J142" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="8" t="inlineStr">
+        <is>
+          <t>y-132</t>
+        </is>
+      </c>
+      <c r="B143" s="8" t="inlineStr">
+        <is>
+          <t>折りたたみ傘</t>
+        </is>
+      </c>
+      <c r="C143" s="8" t="inlineStr"/>
+      <c r="D143" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E143" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F143" s="9" t="n"/>
+      <c r="G143" s="9" t="inlineStr"/>
+      <c r="H143" s="9" t="n"/>
+      <c r="I143" s="9" t="n"/>
+      <c r="J143" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="8" t="inlineStr">
+        <is>
+          <t>y-130</t>
+        </is>
+      </c>
+      <c r="B144" s="8" t="inlineStr">
+        <is>
+          <t>リュック</t>
+        </is>
+      </c>
+      <c r="C144" s="8" t="inlineStr"/>
+      <c r="D144" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E144" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F144" s="9" t="n"/>
+      <c r="G144" s="9" t="inlineStr"/>
+      <c r="H144" s="9" t="n"/>
+      <c r="I144" s="9" t="n"/>
+      <c r="J144" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="8" t="inlineStr">
+        <is>
+          <t>y-126</t>
+        </is>
+      </c>
+      <c r="B145" s="8" t="inlineStr">
+        <is>
+          <t>ラゲッジチェッカー</t>
+        </is>
+      </c>
+      <c r="C145" s="8" t="inlineStr"/>
+      <c r="D145" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E145" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F145" s="9" t="n"/>
+      <c r="G145" s="9" t="inlineStr"/>
+      <c r="H145" s="9" t="n"/>
+      <c r="I145" s="9" t="n"/>
+      <c r="J145" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="8" t="inlineStr">
+        <is>
+          <t>y-110</t>
+        </is>
+      </c>
+      <c r="B146" s="8" t="inlineStr">
+        <is>
+          <t>爪楊枝入れ</t>
+        </is>
+      </c>
+      <c r="C146" s="8" t="inlineStr"/>
+      <c r="D146" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E146" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F146" s="9" t="n"/>
+      <c r="G146" s="9" t="inlineStr"/>
+      <c r="H146" s="9" t="n"/>
+      <c r="I146" s="9" t="n"/>
+      <c r="J146" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="8" t="inlineStr">
+        <is>
+          <t>y-102</t>
+        </is>
+      </c>
+      <c r="B147" s="8" t="inlineStr">
+        <is>
+          <t>アイマスク</t>
+        </is>
+      </c>
+      <c r="C147" s="8" t="inlineStr"/>
+      <c r="D147" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E147" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F147" s="9" t="n"/>
+      <c r="G147" s="9" t="inlineStr"/>
+      <c r="H147" s="9" t="n"/>
+      <c r="I147" s="9" t="n"/>
+      <c r="J147" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="8" t="inlineStr">
+        <is>
+          <t>y-088</t>
+        </is>
+      </c>
+      <c r="B148" s="8" t="inlineStr">
+        <is>
+          <t>シューズケース</t>
+        </is>
+      </c>
+      <c r="C148" s="8" t="inlineStr"/>
+      <c r="D148" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E148" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F148" s="9" t="n"/>
+      <c r="G148" s="9" t="inlineStr"/>
+      <c r="H148" s="9" t="n"/>
+      <c r="I148" s="9" t="n"/>
+      <c r="J148" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="8" t="inlineStr">
+        <is>
+          <t>y-087</t>
+        </is>
+      </c>
+      <c r="B149" s="8" t="inlineStr">
+        <is>
+          <t>リュック</t>
+        </is>
+      </c>
+      <c r="C149" s="8" t="inlineStr"/>
+      <c r="D149" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E149" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F149" s="9" t="n"/>
+      <c r="G149" s="9" t="inlineStr"/>
+      <c r="H149" s="9" t="n"/>
+      <c r="I149" s="9" t="n"/>
+      <c r="J149" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="8" t="inlineStr">
+        <is>
+          <t>y-054</t>
+        </is>
+      </c>
+      <c r="B150" s="8" t="inlineStr">
+        <is>
+          <t>リュックカバー</t>
+        </is>
+      </c>
+      <c r="C150" s="8" t="inlineStr"/>
+      <c r="D150" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E150" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F150" s="9" t="n"/>
+      <c r="G150" s="9" t="inlineStr"/>
+      <c r="H150" s="9" t="n"/>
+      <c r="I150" s="9" t="n"/>
+      <c r="J150" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="8" t="inlineStr">
+        <is>
+          <t>y-023</t>
+        </is>
+      </c>
+      <c r="B151" s="8" t="inlineStr">
+        <is>
+          <t>メディカルポーチ</t>
+        </is>
+      </c>
+      <c r="C151" s="8" t="inlineStr"/>
+      <c r="D151" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E151" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F151" s="9" t="n"/>
+      <c r="G151" s="9" t="inlineStr"/>
+      <c r="H151" s="9" t="n"/>
+      <c r="I151" s="9" t="n"/>
+      <c r="J151" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="8" t="inlineStr">
+        <is>
+          <t>y-663</t>
+        </is>
+      </c>
+      <c r="B152" s="8" t="inlineStr">
+        <is>
+          <t>ブラケットライト</t>
+        </is>
+      </c>
+      <c r="C152" s="8" t="inlineStr"/>
+      <c r="D152" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E152" s="10" t="n">
+        <v>13.1</v>
+      </c>
+      <c r="F152" s="9" t="n"/>
+      <c r="G152" s="9" t="inlineStr"/>
+      <c r="H152" s="9" t="n"/>
+      <c r="I152" s="9" t="n"/>
+      <c r="J152" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="8" t="inlineStr">
+        <is>
+          <t>y-670</t>
+        </is>
+      </c>
+      <c r="B153" s="8" t="inlineStr">
+        <is>
+          <t>デスクライト</t>
+        </is>
+      </c>
+      <c r="C153" s="8" t="inlineStr"/>
+      <c r="D153" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E153" s="10" t="n">
+        <v>30</v>
+      </c>
+      <c r="F153" s="9" t="n"/>
+      <c r="G153" s="9" t="inlineStr"/>
+      <c r="H153" s="9" t="n"/>
+      <c r="I153" s="9" t="n"/>
+      <c r="J153" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="8" t="inlineStr">
+        <is>
+          <t>y-659</t>
+        </is>
+      </c>
+      <c r="B154" s="8" t="inlineStr">
+        <is>
+          <t>スラックスハンガー</t>
+        </is>
+      </c>
+      <c r="C154" s="8" t="inlineStr"/>
+      <c r="D154" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E154" s="10" t="n">
+        <v>20.1</v>
+      </c>
+      <c r="F154" s="9" t="n"/>
+      <c r="G154" s="9" t="inlineStr"/>
+      <c r="H154" s="9" t="n"/>
+      <c r="I154" s="9" t="n"/>
+      <c r="J154" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="8" t="inlineStr">
+        <is>
+          <t>y-640</t>
+        </is>
+      </c>
+      <c r="B155" s="8" t="inlineStr">
+        <is>
+          <t>ソープディスペンサー</t>
+        </is>
+      </c>
+      <c r="C155" s="8" t="inlineStr"/>
+      <c r="D155" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E155" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F155" s="9" t="n"/>
+      <c r="G155" s="9" t="inlineStr"/>
+      <c r="H155" s="9" t="n"/>
+      <c r="I155" s="9" t="n"/>
+      <c r="J155" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="8" t="inlineStr">
+        <is>
+          <t>y-327-2s</t>
+        </is>
+      </c>
+      <c r="B156" s="8" t="inlineStr">
+        <is>
+          <t>下着収納ケース</t>
+        </is>
+      </c>
+      <c r="C156" s="8" t="inlineStr"/>
+      <c r="D156" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E156" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F156" s="9" t="n"/>
+      <c r="G156" s="9" t="inlineStr"/>
+      <c r="H156" s="9" t="n"/>
+      <c r="I156" s="9" t="n"/>
+      <c r="J156" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="8" t="inlineStr">
+        <is>
+          <t>y-621</t>
+        </is>
+      </c>
+      <c r="B157" s="8" t="inlineStr">
+        <is>
+          <t>トイレットペーパーホルダー</t>
+        </is>
+      </c>
+      <c r="C157" s="8" t="inlineStr"/>
+      <c r="D157" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E157" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F157" s="9" t="n"/>
+      <c r="G157" s="9" t="inlineStr"/>
+      <c r="H157" s="9" t="n"/>
+      <c r="I157" s="9" t="n"/>
+      <c r="J157" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="8" t="inlineStr">
+        <is>
+          <t>y-620</t>
+        </is>
+      </c>
+      <c r="B158" s="8" t="inlineStr">
+        <is>
+          <t>トイレットペーパーホルダー</t>
+        </is>
+      </c>
+      <c r="C158" s="8" t="inlineStr"/>
+      <c r="D158" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E158" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F158" s="9" t="n"/>
+      <c r="G158" s="9" t="inlineStr"/>
+      <c r="H158" s="9" t="n"/>
+      <c r="I158" s="9" t="n"/>
+      <c r="J158" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="8" t="inlineStr">
+        <is>
+          <t>y-619</t>
+        </is>
+      </c>
+      <c r="B159" s="8" t="inlineStr">
+        <is>
+          <t>トイレットペーパーホルダー</t>
+        </is>
+      </c>
+      <c r="C159" s="8" t="inlineStr"/>
+      <c r="D159" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E159" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F159" s="9" t="n"/>
+      <c r="G159" s="9" t="inlineStr"/>
+      <c r="H159" s="9" t="n"/>
+      <c r="I159" s="9" t="n"/>
+      <c r="J159" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="8" t="inlineStr">
+        <is>
+          <t>y-618</t>
+        </is>
+      </c>
+      <c r="B160" s="8" t="inlineStr">
+        <is>
+          <t>トイレットペーパーホルダー</t>
+        </is>
+      </c>
+      <c r="C160" s="8" t="inlineStr"/>
+      <c r="D160" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E160" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F160" s="9" t="n"/>
+      <c r="G160" s="9" t="inlineStr"/>
+      <c r="H160" s="9" t="n"/>
+      <c r="I160" s="9" t="n"/>
+      <c r="J160" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="8" t="inlineStr">
+        <is>
+          <t>y-594</t>
+        </is>
+      </c>
+      <c r="B161" s="8" t="inlineStr">
+        <is>
+          <t>掛け時計</t>
+        </is>
+      </c>
+      <c r="C161" s="8" t="inlineStr"/>
+      <c r="D161" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E161" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F161" s="9" t="n"/>
+      <c r="G161" s="9" t="inlineStr"/>
+      <c r="H161" s="9" t="n"/>
+      <c r="I161" s="9" t="n"/>
+      <c r="J161" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="8" t="inlineStr">
+        <is>
+          <t>y-559</t>
+        </is>
+      </c>
+      <c r="B162" s="8" t="inlineStr">
+        <is>
+          <t>ティッシュケース</t>
+        </is>
+      </c>
+      <c r="C162" s="8" t="inlineStr"/>
+      <c r="D162" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E162" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F162" s="9" t="n"/>
+      <c r="G162" s="9" t="inlineStr"/>
+      <c r="H162" s="9" t="n"/>
+      <c r="I162" s="9" t="n"/>
+      <c r="J162" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="8" t="inlineStr">
+        <is>
+          <t>s-554</t>
+        </is>
+      </c>
+      <c r="B163" s="8" t="inlineStr">
+        <is>
+          <t>ハロウィン</t>
+        </is>
+      </c>
+      <c r="C163" s="8" t="inlineStr"/>
+      <c r="D163" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E163" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F163" s="9" t="n"/>
+      <c r="G163" s="9" t="inlineStr"/>
+      <c r="H163" s="9" t="n"/>
+      <c r="I163" s="9" t="n"/>
+      <c r="J163" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="8" t="inlineStr">
+        <is>
+          <t>y-554</t>
+        </is>
+      </c>
+      <c r="B164" s="8" t="inlineStr">
+        <is>
+          <t>ハロウィン</t>
+        </is>
+      </c>
+      <c r="C164" s="8" t="inlineStr"/>
+      <c r="D164" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E164" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F164" s="9" t="n"/>
+      <c r="G164" s="9" t="inlineStr"/>
+      <c r="H164" s="9" t="n"/>
+      <c r="I164" s="9" t="n"/>
+      <c r="J164" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="8" t="inlineStr">
+        <is>
+          <t>y-508</t>
+        </is>
+      </c>
+      <c r="B165" s="8" t="inlineStr">
+        <is>
+          <t>ズボン</t>
+        </is>
+      </c>
+      <c r="C165" s="8" t="inlineStr"/>
+      <c r="D165" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E165" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F165" s="9" t="n"/>
+      <c r="G165" s="9" t="inlineStr"/>
+      <c r="H165" s="9" t="n"/>
+      <c r="I165" s="9" t="n"/>
+      <c r="J165" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="8" t="inlineStr">
+        <is>
+          <t>y-490</t>
+        </is>
+      </c>
+      <c r="B166" s="8" t="inlineStr">
+        <is>
+          <t>ヘッドホンスタンド</t>
+        </is>
+      </c>
+      <c r="C166" s="8" t="inlineStr"/>
+      <c r="D166" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E166" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F166" s="9" t="n"/>
+      <c r="G166" s="9" t="inlineStr"/>
+      <c r="H166" s="9" t="n"/>
+      <c r="I166" s="9" t="n"/>
+      <c r="J166" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="8" t="inlineStr">
+        <is>
+          <t>y-500</t>
+        </is>
+      </c>
+      <c r="B167" s="8" t="inlineStr">
+        <is>
+          <t>ウォールステッカー</t>
+        </is>
+      </c>
+      <c r="C167" s="8" t="inlineStr"/>
+      <c r="D167" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E167" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F167" s="9" t="n"/>
+      <c r="G167" s="9" t="inlineStr"/>
+      <c r="H167" s="9" t="n"/>
+      <c r="I167" s="9" t="n"/>
+      <c r="J167" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="8" t="inlineStr">
+        <is>
+          <t>y-472</t>
+        </is>
+      </c>
+      <c r="B168" s="8" t="inlineStr">
+        <is>
+          <t>LEDライト</t>
+        </is>
+      </c>
+      <c r="C168" s="8" t="inlineStr"/>
+      <c r="D168" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E168" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F168" s="9" t="n"/>
+      <c r="G168" s="9" t="inlineStr"/>
+      <c r="H168" s="9" t="n"/>
+      <c r="I168" s="9" t="n"/>
+      <c r="J168" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="8" t="inlineStr">
+        <is>
+          <t>y-473</t>
+        </is>
+      </c>
+      <c r="B169" s="8" t="inlineStr">
+        <is>
+          <t>LEDライト</t>
+        </is>
+      </c>
+      <c r="C169" s="8" t="inlineStr"/>
+      <c r="D169" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E169" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F169" s="9" t="n"/>
+      <c r="G169" s="9" t="inlineStr"/>
+      <c r="H169" s="9" t="n"/>
+      <c r="I169" s="9" t="n"/>
+      <c r="J169" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="8" t="inlineStr">
+        <is>
+          <t>y-474</t>
+        </is>
+      </c>
+      <c r="B170" s="8" t="inlineStr">
+        <is>
+          <t>ウォールステッカー</t>
+        </is>
+      </c>
+      <c r="C170" s="8" t="inlineStr"/>
+      <c r="D170" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E170" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F170" s="9" t="n"/>
+      <c r="G170" s="9" t="inlineStr"/>
+      <c r="H170" s="9" t="n"/>
+      <c r="I170" s="9" t="n"/>
+      <c r="J170" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="8" t="inlineStr">
+        <is>
+          <t>y-440</t>
+        </is>
+      </c>
+      <c r="B171" s="8" t="inlineStr">
+        <is>
+          <t>フック</t>
+        </is>
+      </c>
+      <c r="C171" s="8" t="inlineStr"/>
+      <c r="D171" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E171" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F171" s="9" t="n"/>
+      <c r="G171" s="9" t="inlineStr"/>
+      <c r="H171" s="9" t="n"/>
+      <c r="I171" s="9" t="n"/>
+      <c r="J171" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="8" t="inlineStr">
+        <is>
+          <t>y-436</t>
+        </is>
+      </c>
+      <c r="B172" s="8" t="inlineStr">
+        <is>
+          <t>蛇口</t>
+        </is>
+      </c>
+      <c r="C172" s="8" t="inlineStr"/>
+      <c r="D172" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E172" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F172" s="9" t="n"/>
+      <c r="G172" s="9" t="inlineStr"/>
+      <c r="H172" s="9" t="n"/>
+      <c r="I172" s="9" t="n"/>
+      <c r="J172" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="8" t="inlineStr">
+        <is>
+          <t>y-439</t>
+        </is>
+      </c>
+      <c r="B173" s="8" t="inlineStr">
+        <is>
+          <t>ドライヤーホルダー</t>
+        </is>
+      </c>
+      <c r="C173" s="8" t="inlineStr"/>
+      <c r="D173" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E173" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F173" s="9" t="n"/>
+      <c r="G173" s="9" t="inlineStr"/>
+      <c r="H173" s="9" t="n"/>
+      <c r="I173" s="9" t="n"/>
+      <c r="J173" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="8" t="inlineStr">
+        <is>
+          <t>y-403</t>
+        </is>
+      </c>
+      <c r="B174" s="8" t="inlineStr">
+        <is>
+          <t>LEDテープライト</t>
+        </is>
+      </c>
+      <c r="C174" s="8" t="inlineStr"/>
+      <c r="D174" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E174" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F174" s="9" t="n"/>
+      <c r="G174" s="9" t="inlineStr"/>
+      <c r="H174" s="9" t="n"/>
+      <c r="I174" s="9" t="n"/>
+      <c r="J174" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="8" t="inlineStr">
+        <is>
+          <t>y-327</t>
+        </is>
+      </c>
+      <c r="B175" s="8" t="inlineStr">
+        <is>
+          <t>下着収納ケース</t>
+        </is>
+      </c>
+      <c r="C175" s="8" t="inlineStr"/>
+      <c r="D175" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E175" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F175" s="9" t="n"/>
+      <c r="G175" s="9" t="inlineStr"/>
+      <c r="H175" s="9" t="n"/>
+      <c r="I175" s="9" t="n"/>
+      <c r="J175" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="8" t="inlineStr">
+        <is>
+          <t>y-344</t>
+        </is>
+      </c>
+      <c r="B176" s="8" t="inlineStr">
+        <is>
+          <t>マルチカードリーダー</t>
+        </is>
+      </c>
+      <c r="C176" s="8" t="inlineStr"/>
+      <c r="D176" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E176" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F176" s="9" t="n"/>
+      <c r="G176" s="9" t="inlineStr"/>
+      <c r="H176" s="9" t="n"/>
+      <c r="I176" s="9" t="n"/>
+      <c r="J176" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="8" t="inlineStr">
+        <is>
+          <t>y-340</t>
+        </is>
+      </c>
+      <c r="B177" s="8" t="inlineStr">
+        <is>
+          <t>腰痛ベルト</t>
+        </is>
+      </c>
+      <c r="C177" s="8" t="inlineStr"/>
+      <c r="D177" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E177" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F177" s="9" t="n"/>
+      <c r="G177" s="9" t="inlineStr"/>
+      <c r="H177" s="9" t="n"/>
+      <c r="I177" s="9" t="n"/>
+      <c r="J177" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="8" t="inlineStr">
+        <is>
+          <t>y-333</t>
+        </is>
+      </c>
+      <c r="B178" s="8" t="inlineStr">
+        <is>
+          <t>SDカードリーダー</t>
+        </is>
+      </c>
+      <c r="C178" s="8" t="inlineStr"/>
+      <c r="D178" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E178" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F178" s="9" t="n"/>
+      <c r="G178" s="9" t="inlineStr"/>
+      <c r="H178" s="9" t="n"/>
+      <c r="I178" s="9" t="n"/>
+      <c r="J178" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="8" t="inlineStr">
+        <is>
+          <t>y-321</t>
+        </is>
+      </c>
+      <c r="B179" s="8" t="inlineStr">
+        <is>
+          <t>センサーライト</t>
+        </is>
+      </c>
+      <c r="C179" s="8" t="inlineStr"/>
+      <c r="D179" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E179" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F179" s="9" t="n"/>
+      <c r="G179" s="9" t="inlineStr"/>
+      <c r="H179" s="9" t="n"/>
+      <c r="I179" s="9" t="n"/>
+      <c r="J179" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="8" t="inlineStr">
+        <is>
+          <t>y-320</t>
+        </is>
+      </c>
+      <c r="B180" s="8" t="inlineStr">
+        <is>
+          <t>スリッパラック</t>
+        </is>
+      </c>
+      <c r="C180" s="8" t="inlineStr"/>
+      <c r="D180" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E180" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F180" s="9" t="n"/>
+      <c r="G180" s="9" t="inlineStr"/>
+      <c r="H180" s="9" t="n"/>
+      <c r="I180" s="9" t="n"/>
+      <c r="J180" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="8" t="inlineStr">
+        <is>
+          <t>y-305</t>
+        </is>
+      </c>
+      <c r="B181" s="8" t="inlineStr">
+        <is>
+          <t>タイルシール</t>
+        </is>
+      </c>
+      <c r="C181" s="8" t="inlineStr"/>
+      <c r="D181" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E181" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F181" s="9" t="n"/>
+      <c r="G181" s="9" t="inlineStr"/>
+      <c r="H181" s="9" t="n"/>
+      <c r="I181" s="9" t="n"/>
+      <c r="J181" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="8" t="inlineStr">
+        <is>
+          <t>y-304</t>
+        </is>
+      </c>
+      <c r="B182" s="8" t="inlineStr">
+        <is>
+          <t>クリスマスツリー</t>
+        </is>
+      </c>
+      <c r="C182" s="8" t="inlineStr"/>
+      <c r="D182" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E182" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F182" s="9" t="n"/>
+      <c r="G182" s="9" t="inlineStr"/>
+      <c r="H182" s="9" t="n"/>
+      <c r="I182" s="9" t="n"/>
+      <c r="J182" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="8" t="inlineStr">
+        <is>
+          <t>y-301</t>
+        </is>
+      </c>
+      <c r="B183" s="8" t="inlineStr">
+        <is>
+          <t>タペストリー</t>
+        </is>
+      </c>
+      <c r="C183" s="8" t="inlineStr"/>
+      <c r="D183" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E183" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F183" s="9" t="n"/>
+      <c r="G183" s="9" t="inlineStr"/>
+      <c r="H183" s="9" t="n"/>
+      <c r="I183" s="9" t="n"/>
+      <c r="J183" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="8" t="inlineStr">
+        <is>
+          <t>y-300</t>
+        </is>
+      </c>
+      <c r="B184" s="8" t="inlineStr">
+        <is>
+          <t>タペストリー</t>
+        </is>
+      </c>
+      <c r="C184" s="8" t="inlineStr"/>
+      <c r="D184" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E184" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F184" s="9" t="n"/>
+      <c r="G184" s="9" t="inlineStr"/>
+      <c r="H184" s="9" t="n"/>
+      <c r="I184" s="9" t="n"/>
+      <c r="J184" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="8" t="inlineStr">
+        <is>
+          <t>y-299</t>
+        </is>
+      </c>
+      <c r="B185" s="8" t="inlineStr">
+        <is>
+          <t>クリスマス</t>
+        </is>
+      </c>
+      <c r="C185" s="8" t="inlineStr"/>
+      <c r="D185" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E185" s="10" t="n">
+        <v>7.1</v>
+      </c>
+      <c r="F185" s="9" t="n"/>
+      <c r="G185" s="9" t="inlineStr"/>
+      <c r="H185" s="9" t="n"/>
+      <c r="I185" s="9" t="n"/>
+      <c r="J185" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="8" t="inlineStr">
+        <is>
+          <t>y-262</t>
+        </is>
+      </c>
+      <c r="B186" s="8" t="inlineStr">
+        <is>
+          <t>便座シート</t>
+        </is>
+      </c>
+      <c r="C186" s="8" t="inlineStr"/>
+      <c r="D186" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E186" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F186" s="9" t="n"/>
+      <c r="G186" s="9" t="inlineStr"/>
+      <c r="H186" s="9" t="n"/>
+      <c r="I186" s="9" t="n"/>
+      <c r="J186" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="8" t="inlineStr">
+        <is>
+          <t>y-249</t>
+        </is>
+      </c>
+      <c r="B187" s="8" t="inlineStr">
+        <is>
+          <t>温度計</t>
+        </is>
+      </c>
+      <c r="C187" s="8" t="inlineStr"/>
+      <c r="D187" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E187" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F187" s="9" t="n"/>
+      <c r="G187" s="9" t="inlineStr"/>
+      <c r="H187" s="9" t="n"/>
+      <c r="I187" s="9" t="n"/>
+      <c r="J187" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="8" t="inlineStr">
+        <is>
+          <t>y-219</t>
+        </is>
+      </c>
+      <c r="B188" s="8" t="inlineStr">
+        <is>
+          <t>フットレスト</t>
+        </is>
+      </c>
+      <c r="C188" s="8" t="inlineStr"/>
+      <c r="D188" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E188" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F188" s="9" t="n"/>
+      <c r="G188" s="9" t="inlineStr"/>
+      <c r="H188" s="9" t="n"/>
+      <c r="I188" s="9" t="n"/>
+      <c r="J188" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="8" t="inlineStr">
+        <is>
+          <t>y-166</t>
+        </is>
+      </c>
+      <c r="B189" s="8" t="inlineStr">
+        <is>
+          <t>温度計</t>
+        </is>
+      </c>
+      <c r="C189" s="8" t="inlineStr"/>
+      <c r="D189" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E189" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F189" s="9" t="n"/>
+      <c r="G189" s="9" t="inlineStr"/>
+      <c r="H189" s="9" t="n"/>
+      <c r="I189" s="9" t="n"/>
+      <c r="J189" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="8" t="inlineStr">
+        <is>
+          <t>y-631</t>
+        </is>
+      </c>
+      <c r="B190" s="8" t="inlineStr">
+        <is>
+          <t>イヤーマフ</t>
+        </is>
+      </c>
+      <c r="C190" s="8" t="inlineStr"/>
+      <c r="D190" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E190" s="10" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F190" s="9" t="n"/>
+      <c r="G190" s="9" t="inlineStr"/>
+      <c r="H190" s="9" t="n"/>
+      <c r="I190" s="9" t="n"/>
+      <c r="J190" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="8" t="inlineStr">
+        <is>
+          <t>y-552</t>
+        </is>
+      </c>
+      <c r="B191" s="8" t="inlineStr">
+        <is>
+          <t>ベビー食器セット</t>
+        </is>
+      </c>
+      <c r="C191" s="8" t="inlineStr"/>
+      <c r="D191" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E191" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F191" s="9" t="n"/>
+      <c r="G191" s="9" t="inlineStr"/>
+      <c r="H191" s="9" t="n"/>
+      <c r="I191" s="9" t="n"/>
+      <c r="J191" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="8" t="inlineStr">
+        <is>
+          <t>y-543</t>
+        </is>
+      </c>
+      <c r="B192" s="8" t="inlineStr">
+        <is>
+          <t>離乳食</t>
+        </is>
+      </c>
+      <c r="C192" s="8" t="inlineStr"/>
+      <c r="D192" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E192" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F192" s="9" t="n"/>
+      <c r="G192" s="9" t="inlineStr"/>
+      <c r="H192" s="9" t="n"/>
+      <c r="I192" s="9" t="n"/>
+      <c r="J192" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="8" t="inlineStr">
+        <is>
+          <t>y-522</t>
+        </is>
+      </c>
+      <c r="B193" s="8" t="inlineStr">
+        <is>
+          <t>プール</t>
+        </is>
+      </c>
+      <c r="C193" s="8" t="inlineStr"/>
+      <c r="D193" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E193" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F193" s="9" t="n"/>
+      <c r="G193" s="9" t="inlineStr"/>
+      <c r="H193" s="9" t="n"/>
+      <c r="I193" s="9" t="n"/>
+      <c r="J193" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="8" t="inlineStr">
+        <is>
+          <t>y-516-3s</t>
+        </is>
+      </c>
+      <c r="B194" s="8" t="inlineStr">
+        <is>
+          <t>シリコンビブ</t>
+        </is>
+      </c>
+      <c r="C194" s="8" t="inlineStr"/>
+      <c r="D194" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E194" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F194" s="9" t="n"/>
+      <c r="G194" s="9" t="inlineStr"/>
+      <c r="H194" s="9" t="n"/>
+      <c r="I194" s="9" t="n"/>
+      <c r="J194" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="8" t="inlineStr">
+        <is>
+          <t>y-516</t>
+        </is>
+      </c>
+      <c r="B195" s="8" t="inlineStr">
+        <is>
+          <t>お食事エプロン</t>
+        </is>
+      </c>
+      <c r="C195" s="8" t="inlineStr"/>
+      <c r="D195" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E195" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F195" s="9" t="n"/>
+      <c r="G195" s="9" t="inlineStr"/>
+      <c r="H195" s="9" t="n"/>
+      <c r="I195" s="9" t="n"/>
+      <c r="J195" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="8" t="inlineStr">
+        <is>
+          <t>y-501</t>
+        </is>
+      </c>
+      <c r="B196" s="8" t="inlineStr">
+        <is>
+          <t>コーナーガード</t>
+        </is>
+      </c>
+      <c r="C196" s="8" t="inlineStr"/>
+      <c r="D196" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E196" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F196" s="9" t="n"/>
+      <c r="G196" s="9" t="inlineStr"/>
+      <c r="H196" s="9" t="n"/>
+      <c r="I196" s="9" t="n"/>
+      <c r="J196" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="8" t="inlineStr">
+        <is>
+          <t>y-511</t>
+        </is>
+      </c>
+      <c r="B197" s="8" t="inlineStr">
+        <is>
+          <t>ベビーカー</t>
+        </is>
+      </c>
+      <c r="C197" s="8" t="inlineStr"/>
+      <c r="D197" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E197" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F197" s="9" t="n"/>
+      <c r="G197" s="9" t="inlineStr"/>
+      <c r="H197" s="9" t="n"/>
+      <c r="I197" s="9" t="n"/>
+      <c r="J197" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="8" t="inlineStr">
+        <is>
+          <t>y-412</t>
+        </is>
+      </c>
+      <c r="B198" s="8" t="inlineStr">
+        <is>
+          <t>フットメジャー</t>
+        </is>
+      </c>
+      <c r="C198" s="8" t="inlineStr"/>
+      <c r="D198" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E198" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F198" s="9" t="n"/>
+      <c r="G198" s="9" t="inlineStr"/>
+      <c r="H198" s="9" t="n"/>
+      <c r="I198" s="9" t="n"/>
+      <c r="J198" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="8" t="inlineStr">
+        <is>
+          <t>y-343</t>
+        </is>
+      </c>
+      <c r="B199" s="8" t="inlineStr">
+        <is>
+          <t>防犯ブザー</t>
+        </is>
+      </c>
+      <c r="C199" s="8" t="inlineStr"/>
+      <c r="D199" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E199" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F199" s="9" t="n"/>
+      <c r="G199" s="9" t="inlineStr"/>
+      <c r="H199" s="9" t="n"/>
+      <c r="I199" s="9" t="n"/>
+      <c r="J199" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="8" t="inlineStr">
+        <is>
+          <t>y-323</t>
+        </is>
+      </c>
+      <c r="B200" s="8" t="inlineStr">
+        <is>
+          <t>チャイルドロック</t>
+        </is>
+      </c>
+      <c r="C200" s="8" t="inlineStr"/>
+      <c r="D200" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E200" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F200" s="9" t="n"/>
+      <c r="G200" s="9" t="inlineStr"/>
+      <c r="H200" s="9" t="n"/>
+      <c r="I200" s="9" t="n"/>
+      <c r="J200" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="8" t="inlineStr">
+        <is>
+          <t>y-173</t>
+        </is>
+      </c>
+      <c r="B201" s="8" t="inlineStr">
+        <is>
+          <t>チャイルドロック</t>
+        </is>
+      </c>
+      <c r="C201" s="8" t="inlineStr"/>
+      <c r="D201" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E201" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F201" s="9" t="n"/>
+      <c r="G201" s="9" t="inlineStr"/>
+      <c r="H201" s="9" t="n"/>
+      <c r="I201" s="9" t="n"/>
+      <c r="J201" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="8" t="inlineStr">
+        <is>
+          <t>y-184</t>
+        </is>
+      </c>
+      <c r="B202" s="8" t="inlineStr">
+        <is>
+          <t>ベビーガード</t>
+        </is>
+      </c>
+      <c r="C202" s="8" t="inlineStr"/>
+      <c r="D202" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E202" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F202" s="9" t="n"/>
+      <c r="G202" s="9" t="inlineStr"/>
+      <c r="H202" s="9" t="n"/>
+      <c r="I202" s="9" t="n"/>
+      <c r="J202" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="8" t="inlineStr">
+        <is>
+          <t>y-638</t>
+        </is>
+      </c>
+      <c r="B203" s="8" t="inlineStr">
+        <is>
+          <t>イヤーマフ</t>
+        </is>
+      </c>
+      <c r="C203" s="8" t="inlineStr"/>
+      <c r="D203" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E203" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F203" s="9" t="n"/>
+      <c r="G203" s="9" t="inlineStr"/>
+      <c r="H203" s="9" t="n"/>
+      <c r="I203" s="9" t="n"/>
+      <c r="J203" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="8" t="inlineStr">
+        <is>
+          <t>y-004-2s</t>
+        </is>
+      </c>
+      <c r="B204" s="8" t="inlineStr">
+        <is>
+          <t>バッグインバッグ</t>
+        </is>
+      </c>
+      <c r="C204" s="8" t="inlineStr"/>
+      <c r="D204" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E204" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F204" s="9" t="n"/>
+      <c r="G204" s="9" t="inlineStr"/>
+      <c r="H204" s="9" t="n"/>
+      <c r="I204" s="9" t="n"/>
+      <c r="J204" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="8" t="inlineStr">
+        <is>
+          <t>y-409-3s</t>
+        </is>
+      </c>
+      <c r="B205" s="8" t="inlineStr">
+        <is>
+          <t>エコバッグ</t>
+        </is>
+      </c>
+      <c r="C205" s="8" t="inlineStr"/>
+      <c r="D205" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E205" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F205" s="9" t="n"/>
+      <c r="G205" s="9" t="inlineStr"/>
+      <c r="H205" s="9" t="n"/>
+      <c r="I205" s="9" t="n"/>
+      <c r="J205" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="8" t="inlineStr">
+        <is>
+          <t>y-634</t>
+        </is>
+      </c>
+      <c r="B206" s="8" t="inlineStr">
+        <is>
+          <t>三つ折り財布</t>
+        </is>
+      </c>
+      <c r="C206" s="8" t="inlineStr"/>
+      <c r="D206" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E206" s="10" t="n">
+        <v>30</v>
+      </c>
+      <c r="F206" s="9" t="n"/>
+      <c r="G206" s="9" t="inlineStr"/>
+      <c r="H206" s="9" t="n"/>
+      <c r="I206" s="9" t="n"/>
+      <c r="J206" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="8" t="inlineStr">
+        <is>
+          <t>y-630</t>
+        </is>
+      </c>
+      <c r="B207" s="8" t="inlineStr">
+        <is>
+          <t>ニットバッグ</t>
+        </is>
+      </c>
+      <c r="C207" s="8" t="inlineStr"/>
+      <c r="D207" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E207" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F207" s="9" t="n"/>
+      <c r="G207" s="9" t="inlineStr"/>
+      <c r="H207" s="9" t="n"/>
+      <c r="I207" s="9" t="n"/>
+      <c r="J207" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="8" t="inlineStr">
+        <is>
+          <t>y-612</t>
+        </is>
+      </c>
+      <c r="B208" s="8" t="inlineStr">
+        <is>
+          <t>キャップ</t>
+        </is>
+      </c>
+      <c r="C208" s="8" t="inlineStr"/>
+      <c r="D208" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E208" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F208" s="9" t="n"/>
+      <c r="G208" s="9" t="inlineStr"/>
+      <c r="H208" s="9" t="n"/>
+      <c r="I208" s="9" t="n"/>
+      <c r="J208" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="8" t="inlineStr">
+        <is>
+          <t>y-611</t>
+        </is>
+      </c>
+      <c r="B209" s="8" t="inlineStr">
+        <is>
+          <t>帽子</t>
+        </is>
+      </c>
+      <c r="C209" s="8" t="inlineStr"/>
+      <c r="D209" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E209" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F209" s="9" t="n"/>
+      <c r="G209" s="9" t="inlineStr"/>
+      <c r="H209" s="9" t="n"/>
+      <c r="I209" s="9" t="n"/>
+      <c r="J209" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="8" t="inlineStr">
+        <is>
+          <t>y-606</t>
+        </is>
+      </c>
+      <c r="B210" s="8" t="inlineStr">
+        <is>
+          <t>UV手袋</t>
+        </is>
+      </c>
+      <c r="C210" s="8" t="inlineStr"/>
+      <c r="D210" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E210" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F210" s="9" t="n"/>
+      <c r="G210" s="9" t="inlineStr"/>
+      <c r="H210" s="9" t="n"/>
+      <c r="I210" s="9" t="n"/>
+      <c r="J210" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="8" t="inlineStr">
+        <is>
+          <t>y-610</t>
+        </is>
+      </c>
+      <c r="B211" s="8" t="inlineStr">
+        <is>
+          <t>エコバッグ</t>
+        </is>
+      </c>
+      <c r="C211" s="8" t="inlineStr"/>
+      <c r="D211" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E211" s="10" t="n">
+        <v>25.1</v>
+      </c>
+      <c r="F211" s="9" t="n"/>
+      <c r="G211" s="9" t="inlineStr"/>
+      <c r="H211" s="9" t="n"/>
+      <c r="I211" s="9" t="n"/>
+      <c r="J211" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="8" t="inlineStr">
+        <is>
+          <t>y-598</t>
+        </is>
+      </c>
+      <c r="B212" s="8" t="inlineStr">
+        <is>
+          <t>長財布</t>
+        </is>
+      </c>
+      <c r="C212" s="8" t="inlineStr"/>
+      <c r="D212" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E212" s="10" t="n">
+        <v>30</v>
+      </c>
+      <c r="F212" s="9" t="n"/>
+      <c r="G212" s="9" t="inlineStr"/>
+      <c r="H212" s="9" t="n"/>
+      <c r="I212" s="9" t="n"/>
+      <c r="J212" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="8" t="inlineStr">
+        <is>
+          <t>y-581</t>
+        </is>
+      </c>
+      <c r="B213" s="8" t="inlineStr">
+        <is>
+          <t>ウエストポーチ</t>
+        </is>
+      </c>
+      <c r="C213" s="8" t="inlineStr"/>
+      <c r="D213" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E213" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F213" s="9" t="n"/>
+      <c r="G213" s="9" t="inlineStr"/>
+      <c r="H213" s="9" t="n"/>
+      <c r="I213" s="9" t="n"/>
+      <c r="J213" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="8" t="inlineStr">
+        <is>
+          <t>y-582</t>
+        </is>
+      </c>
+      <c r="B214" s="8" t="inlineStr">
+        <is>
+          <t>ショルダーバッグ</t>
+        </is>
+      </c>
+      <c r="C214" s="8" t="inlineStr"/>
+      <c r="D214" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E214" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F214" s="9" t="n"/>
+      <c r="G214" s="9" t="inlineStr"/>
+      <c r="H214" s="9" t="n"/>
+      <c r="I214" s="9" t="n"/>
+      <c r="J214" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="8" t="inlineStr">
+        <is>
+          <t>y-574</t>
+        </is>
+      </c>
+      <c r="B215" s="8" t="inlineStr">
+        <is>
+          <t>バッグ</t>
+        </is>
+      </c>
+      <c r="C215" s="8" t="inlineStr"/>
+      <c r="D215" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E215" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F215" s="9" t="n"/>
+      <c r="G215" s="9" t="inlineStr"/>
+      <c r="H215" s="9" t="n"/>
+      <c r="I215" s="9" t="n"/>
+      <c r="J215" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="8" t="inlineStr">
+        <is>
+          <t>y-585</t>
+        </is>
+      </c>
+      <c r="B216" s="8" t="inlineStr">
+        <is>
+          <t>長財布</t>
+        </is>
+      </c>
+      <c r="C216" s="8" t="inlineStr"/>
+      <c r="D216" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E216" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F216" s="9" t="n"/>
+      <c r="G216" s="9" t="inlineStr"/>
+      <c r="H216" s="9" t="n"/>
+      <c r="I216" s="9" t="n"/>
+      <c r="J216" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="8" t="inlineStr">
+        <is>
+          <t>y-577</t>
+        </is>
+      </c>
+      <c r="B217" s="8" t="inlineStr">
+        <is>
+          <t>トートバッグ</t>
+        </is>
+      </c>
+      <c r="C217" s="8" t="inlineStr"/>
+      <c r="D217" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E217" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F217" s="9" t="n"/>
+      <c r="G217" s="9" t="inlineStr"/>
+      <c r="H217" s="9" t="n"/>
+      <c r="I217" s="9" t="n"/>
+      <c r="J217" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="8" t="inlineStr">
+        <is>
+          <t>y-578</t>
+        </is>
+      </c>
+      <c r="B218" s="8" t="inlineStr">
+        <is>
+          <t>トートバッグ</t>
+        </is>
+      </c>
+      <c r="C218" s="8" t="inlineStr">
+        <is>
+          <t>トートバッグ　帆布　キャンバス</t>
+        </is>
+      </c>
+      <c r="D218" s="9" t="inlineStr">
+        <is>
+          <t>圏外</t>
+        </is>
+      </c>
+      <c r="E218" s="10" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F218" s="9" t="n"/>
+      <c r="G218" s="9" t="inlineStr"/>
+      <c r="H218" s="9" t="n"/>
+      <c r="I218" s="9" t="n"/>
+      <c r="J218" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="8" t="inlineStr">
+        <is>
+          <t>y-544</t>
+        </is>
+      </c>
+      <c r="B219" s="8" t="inlineStr">
+        <is>
+          <t>スマホショルダー</t>
+        </is>
+      </c>
+      <c r="C219" s="8" t="inlineStr"/>
+      <c r="D219" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E219" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F219" s="9" t="n"/>
+      <c r="G219" s="9" t="inlineStr"/>
+      <c r="H219" s="9" t="n"/>
+      <c r="I219" s="9" t="n"/>
+      <c r="J219" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="8" t="inlineStr">
+        <is>
+          <t>y-547</t>
+        </is>
+      </c>
+      <c r="B220" s="8" t="inlineStr">
+        <is>
+          <t>スマホショルダー</t>
+        </is>
+      </c>
+      <c r="C220" s="8" t="inlineStr"/>
+      <c r="D220" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E220" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F220" s="9" t="n"/>
+      <c r="G220" s="9" t="inlineStr"/>
+      <c r="H220" s="9" t="n"/>
+      <c r="I220" s="9" t="n"/>
+      <c r="J220" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="8" t="inlineStr">
+        <is>
+          <t>y-546</t>
+        </is>
+      </c>
+      <c r="B221" s="8" t="inlineStr">
+        <is>
+          <t>スマホショルダー</t>
+        </is>
+      </c>
+      <c r="C221" s="8" t="inlineStr"/>
+      <c r="D221" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E221" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F221" s="9" t="n"/>
+      <c r="G221" s="9" t="inlineStr"/>
+      <c r="H221" s="9" t="n"/>
+      <c r="I221" s="9" t="n"/>
+      <c r="J221" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="8" t="inlineStr">
+        <is>
+          <t>y-533</t>
+        </is>
+      </c>
+      <c r="B222" s="8" t="inlineStr">
+        <is>
+          <t>ナースポーチ</t>
+        </is>
+      </c>
+      <c r="C222" s="8" t="inlineStr"/>
+      <c r="D222" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E222" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F222" s="9" t="n"/>
+      <c r="G222" s="9" t="inlineStr"/>
+      <c r="H222" s="9" t="n"/>
+      <c r="I222" s="9" t="n"/>
+      <c r="J222" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="8" t="inlineStr">
+        <is>
+          <t>y-497</t>
+        </is>
+      </c>
+      <c r="B223" s="8" t="inlineStr">
+        <is>
+          <t>ゴルフバッグ</t>
+        </is>
+      </c>
+      <c r="C223" s="8" t="inlineStr"/>
+      <c r="D223" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E223" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F223" s="9" t="n"/>
+      <c r="G223" s="9" t="inlineStr"/>
+      <c r="H223" s="9" t="n"/>
+      <c r="I223" s="9" t="n"/>
+      <c r="J223" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="8" t="inlineStr">
+        <is>
+          <t>y-435</t>
+        </is>
+      </c>
+      <c r="B224" s="8" t="inlineStr">
+        <is>
+          <t>バッグインバッグ</t>
+        </is>
+      </c>
+      <c r="C224" s="8" t="inlineStr"/>
+      <c r="D224" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E224" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F224" s="9" t="n"/>
+      <c r="G224" s="9" t="inlineStr"/>
+      <c r="H224" s="9" t="n"/>
+      <c r="I224" s="9" t="n"/>
+      <c r="J224" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="8" t="inlineStr">
+        <is>
+          <t>y-406</t>
+        </is>
+      </c>
+      <c r="B225" s="8" t="inlineStr">
+        <is>
+          <t>カードケース</t>
+        </is>
+      </c>
+      <c r="C225" s="8" t="inlineStr"/>
+      <c r="D225" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E225" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F225" s="9" t="n"/>
+      <c r="G225" s="9" t="inlineStr"/>
+      <c r="H225" s="9" t="n"/>
+      <c r="I225" s="9" t="n"/>
+      <c r="J225" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="8" t="inlineStr">
+        <is>
+          <t>y-358</t>
+        </is>
+      </c>
+      <c r="B226" s="8" t="inlineStr">
+        <is>
+          <t>スマホショルダー</t>
+        </is>
+      </c>
+      <c r="C226" s="8" t="inlineStr"/>
+      <c r="D226" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E226" s="10" t="n">
+        <v>25.1</v>
+      </c>
+      <c r="F226" s="9" t="n"/>
+      <c r="G226" s="9" t="inlineStr"/>
+      <c r="H226" s="9" t="n"/>
+      <c r="I226" s="9" t="n"/>
+      <c r="J226" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="8" t="inlineStr">
+        <is>
+          <t>y-387</t>
+        </is>
+      </c>
+      <c r="B227" s="8" t="inlineStr">
+        <is>
+          <t>スマホショルダー</t>
+        </is>
+      </c>
+      <c r="C227" s="8" t="inlineStr"/>
+      <c r="D227" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E227" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F227" s="9" t="n"/>
+      <c r="G227" s="9" t="inlineStr"/>
+      <c r="H227" s="9" t="n"/>
+      <c r="I227" s="9" t="n"/>
+      <c r="J227" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="8" t="inlineStr">
+        <is>
+          <t>y-330</t>
+        </is>
+      </c>
+      <c r="B228" s="8" t="inlineStr">
+        <is>
+          <t>通帳ケース</t>
+        </is>
+      </c>
+      <c r="C228" s="8" t="inlineStr"/>
+      <c r="D228" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E228" s="10" t="n">
+        <v>20.1</v>
+      </c>
+      <c r="F228" s="9" t="n"/>
+      <c r="G228" s="9" t="inlineStr"/>
+      <c r="H228" s="9" t="n"/>
+      <c r="I228" s="9" t="n"/>
+      <c r="J228" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="8" t="inlineStr">
+        <is>
+          <t>y-364</t>
+        </is>
+      </c>
+      <c r="B229" s="8" t="inlineStr">
+        <is>
+          <t>キーケース</t>
+        </is>
+      </c>
+      <c r="C229" s="8" t="inlineStr"/>
+      <c r="D229" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E229" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F229" s="9" t="n"/>
+      <c r="G229" s="9" t="inlineStr"/>
+      <c r="H229" s="9" t="n"/>
+      <c r="I229" s="9" t="n"/>
+      <c r="J229" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="8" t="inlineStr">
+        <is>
+          <t>y-315</t>
+        </is>
+      </c>
+      <c r="B230" s="8" t="inlineStr">
+        <is>
+          <t>バッグインバッグ</t>
+        </is>
+      </c>
+      <c r="C230" s="8" t="inlineStr"/>
+      <c r="D230" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E230" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F230" s="9" t="n"/>
+      <c r="G230" s="9" t="inlineStr"/>
+      <c r="H230" s="9" t="n"/>
+      <c r="I230" s="9" t="n"/>
+      <c r="J230" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="8" t="inlineStr">
+        <is>
+          <t>y-266</t>
+        </is>
+      </c>
+      <c r="B231" s="8" t="inlineStr">
+        <is>
+          <t>バッグインバッグ</t>
+        </is>
+      </c>
+      <c r="C231" s="8" t="inlineStr"/>
+      <c r="D231" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E231" s="10" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="F231" s="9" t="n"/>
+      <c r="G231" s="9" t="inlineStr"/>
+      <c r="H231" s="9" t="n"/>
+      <c r="I231" s="9" t="n"/>
+      <c r="J231" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="8" t="inlineStr">
+        <is>
+          <t>y-264</t>
+        </is>
+      </c>
+      <c r="B232" s="8" t="inlineStr">
+        <is>
+          <t>エコバッグ</t>
+        </is>
+      </c>
+      <c r="C232" s="8" t="inlineStr"/>
+      <c r="D232" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E232" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F232" s="9" t="n"/>
+      <c r="G232" s="9" t="inlineStr"/>
+      <c r="H232" s="9" t="n"/>
+      <c r="I232" s="9" t="n"/>
+      <c r="J232" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="8" t="inlineStr">
+        <is>
+          <t>y-209</t>
+        </is>
+      </c>
+      <c r="B233" s="8" t="inlineStr">
+        <is>
+          <t>スマホショルダー</t>
+        </is>
+      </c>
+      <c r="C233" s="8" t="inlineStr"/>
+      <c r="D233" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E233" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F233" s="9" t="n"/>
+      <c r="G233" s="9" t="inlineStr"/>
+      <c r="H233" s="9" t="n"/>
+      <c r="I233" s="9" t="n"/>
+      <c r="J233" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="8" t="inlineStr">
+        <is>
+          <t>y-200</t>
+        </is>
+      </c>
+      <c r="B234" s="8" t="inlineStr">
+        <is>
+          <t>スマホショルダー</t>
+        </is>
+      </c>
+      <c r="C234" s="8" t="inlineStr"/>
+      <c r="D234" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E234" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F234" s="9" t="n"/>
+      <c r="G234" s="9" t="inlineStr"/>
+      <c r="H234" s="9" t="n"/>
+      <c r="I234" s="9" t="n"/>
+      <c r="J234" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="8" t="inlineStr">
+        <is>
+          <t>y-151</t>
+        </is>
+      </c>
+      <c r="B235" s="8" t="inlineStr">
+        <is>
+          <t>バッグインバッグ</t>
+        </is>
+      </c>
+      <c r="C235" s="8" t="inlineStr"/>
+      <c r="D235" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E235" s="10" t="n">
         <v>15.1</v>
       </c>
-      <c r="G54" s="3" t="inlineStr">
-[...37 lines deleted...]
-      <c r="E55" s="4" t="n">
+      <c r="F235" s="9" t="n"/>
+      <c r="G235" s="9" t="inlineStr"/>
+      <c r="H235" s="9" t="n"/>
+      <c r="I235" s="9" t="n"/>
+      <c r="J235" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="8" t="inlineStr">
+        <is>
+          <t>y-127</t>
+        </is>
+      </c>
+      <c r="B236" s="8" t="inlineStr">
+        <is>
+          <t>カードケース</t>
+        </is>
+      </c>
+      <c r="C236" s="8" t="inlineStr"/>
+      <c r="D236" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E236" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F236" s="9" t="n"/>
+      <c r="G236" s="9" t="inlineStr"/>
+      <c r="H236" s="9" t="n"/>
+      <c r="I236" s="9" t="n"/>
+      <c r="J236" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="8" t="inlineStr">
+        <is>
+          <t>y-119</t>
+        </is>
+      </c>
+      <c r="B237" s="8" t="inlineStr">
+        <is>
+          <t>コインケース</t>
+        </is>
+      </c>
+      <c r="C237" s="8" t="inlineStr"/>
+      <c r="D237" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E237" s="10" t="n">
         <v>30</v>
       </c>
-      <c r="F55" s="4" t="n">
-[...40 lines deleted...]
-      <c r="E56" s="10" t="n">
+      <c r="F237" s="9" t="n"/>
+      <c r="G237" s="9" t="inlineStr"/>
+      <c r="H237" s="9" t="n"/>
+      <c r="I237" s="9" t="n"/>
+      <c r="J237" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="8" t="inlineStr">
+        <is>
+          <t>y-046</t>
+        </is>
+      </c>
+      <c r="B238" s="8" t="inlineStr">
+        <is>
+          <t>キーケース</t>
+        </is>
+      </c>
+      <c r="C238" s="8" t="inlineStr"/>
+      <c r="D238" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E238" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F238" s="9" t="n"/>
+      <c r="G238" s="9" t="inlineStr"/>
+      <c r="H238" s="9" t="n"/>
+      <c r="I238" s="9" t="n"/>
+      <c r="J238" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="8" t="inlineStr">
+        <is>
+          <t>y-005</t>
+        </is>
+      </c>
+      <c r="B239" s="8" t="inlineStr">
+        <is>
+          <t>キーケース</t>
+        </is>
+      </c>
+      <c r="C239" s="8" t="inlineStr"/>
+      <c r="D239" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E239" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F239" s="9" t="n"/>
+      <c r="G239" s="9" t="inlineStr"/>
+      <c r="H239" s="9" t="n"/>
+      <c r="I239" s="9" t="n"/>
+      <c r="J239" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="8" t="inlineStr">
+        <is>
+          <t>y-004</t>
+        </is>
+      </c>
+      <c r="B240" s="8" t="inlineStr">
+        <is>
+          <t>バッグインバッグ</t>
+        </is>
+      </c>
+      <c r="C240" s="8" t="inlineStr"/>
+      <c r="D240" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E240" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F240" s="9" t="n"/>
+      <c r="G240" s="9" t="inlineStr"/>
+      <c r="H240" s="9" t="n"/>
+      <c r="I240" s="9" t="n"/>
+      <c r="J240" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="8" t="inlineStr">
+        <is>
+          <t>y-137-2s</t>
+        </is>
+      </c>
+      <c r="B241" s="8" t="inlineStr">
+        <is>
+          <t>ナイトブラ</t>
+        </is>
+      </c>
+      <c r="C241" s="8" t="inlineStr"/>
+      <c r="D241" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E241" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F241" s="9" t="n"/>
+      <c r="G241" s="9" t="inlineStr"/>
+      <c r="H241" s="9" t="n"/>
+      <c r="I241" s="9" t="n"/>
+      <c r="J241" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="8" t="inlineStr">
+        <is>
+          <t>y-622</t>
+        </is>
+      </c>
+      <c r="B242" s="8" t="inlineStr">
+        <is>
+          <t>折りたたみ傘</t>
+        </is>
+      </c>
+      <c r="C242" s="8" t="inlineStr"/>
+      <c r="D242" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E242" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F242" s="9" t="n"/>
+      <c r="G242" s="9" t="inlineStr"/>
+      <c r="H242" s="9" t="n"/>
+      <c r="I242" s="9" t="n"/>
+      <c r="J242" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="8" t="inlineStr">
+        <is>
+          <t>y-595</t>
+        </is>
+      </c>
+      <c r="B243" s="8" t="inlineStr">
+        <is>
+          <t>レインブーツ</t>
+        </is>
+      </c>
+      <c r="C243" s="8" t="inlineStr"/>
+      <c r="D243" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E243" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F243" s="9" t="n"/>
+      <c r="G243" s="9" t="inlineStr"/>
+      <c r="H243" s="9" t="n"/>
+      <c r="I243" s="9" t="n"/>
+      <c r="J243" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="8" t="inlineStr">
+        <is>
+          <t>y-570</t>
+        </is>
+      </c>
+      <c r="B244" s="8" t="inlineStr">
+        <is>
+          <t>バラクラバ</t>
+        </is>
+      </c>
+      <c r="C244" s="8" t="inlineStr"/>
+      <c r="D244" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E244" s="10" t="n">
         <v>30</v>
       </c>
-      <c r="F56" s="10" t="n">
+      <c r="F244" s="9" t="n"/>
+      <c r="G244" s="9" t="inlineStr"/>
+      <c r="H244" s="9" t="n"/>
+      <c r="I244" s="9" t="n"/>
+      <c r="J244" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="8" t="inlineStr">
+        <is>
+          <t>y-566</t>
+        </is>
+      </c>
+      <c r="B245" s="8" t="inlineStr">
+        <is>
+          <t>手袋</t>
+        </is>
+      </c>
+      <c r="C245" s="8" t="inlineStr"/>
+      <c r="D245" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E245" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F245" s="9" t="n"/>
+      <c r="G245" s="9" t="inlineStr"/>
+      <c r="H245" s="9" t="n"/>
+      <c r="I245" s="9" t="n"/>
+      <c r="J245" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="8" t="inlineStr">
+        <is>
+          <t>y-562</t>
+        </is>
+      </c>
+      <c r="B246" s="8" t="inlineStr">
+        <is>
+          <t>レッグウォーマー</t>
+        </is>
+      </c>
+      <c r="C246" s="8" t="inlineStr"/>
+      <c r="D246" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E246" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F246" s="9" t="n"/>
+      <c r="G246" s="9" t="inlineStr"/>
+      <c r="H246" s="9" t="n"/>
+      <c r="I246" s="9" t="n"/>
+      <c r="J246" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="8" t="inlineStr">
+        <is>
+          <t>y-564</t>
+        </is>
+      </c>
+      <c r="B247" s="8" t="inlineStr">
+        <is>
+          <t>手袋</t>
+        </is>
+      </c>
+      <c r="C247" s="8" t="inlineStr"/>
+      <c r="D247" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E247" s="10" t="n">
+        <v>25.1</v>
+      </c>
+      <c r="F247" s="9" t="n"/>
+      <c r="G247" s="9" t="inlineStr"/>
+      <c r="H247" s="9" t="n"/>
+      <c r="I247" s="9" t="n"/>
+      <c r="J247" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="8" t="inlineStr">
+        <is>
+          <t>y-561</t>
+        </is>
+      </c>
+      <c r="B248" s="8" t="inlineStr">
+        <is>
+          <t>アームウォーマー</t>
+        </is>
+      </c>
+      <c r="C248" s="8" t="inlineStr"/>
+      <c r="D248" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E248" s="10" t="n">
         <v>30</v>
       </c>
-      <c r="G56" s="9" t="inlineStr">
-[...125 lines deleted...]
-      <c r="E59" s="13" t="n">
+      <c r="F248" s="9" t="n"/>
+      <c r="G248" s="9" t="inlineStr"/>
+      <c r="H248" s="9" t="n"/>
+      <c r="I248" s="9" t="n"/>
+      <c r="J248" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="8" t="inlineStr">
+        <is>
+          <t>y-548</t>
+        </is>
+      </c>
+      <c r="B249" s="8" t="inlineStr">
+        <is>
+          <t>ナースウォッチ</t>
+        </is>
+      </c>
+      <c r="C249" s="8" t="inlineStr"/>
+      <c r="D249" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E249" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F249" s="9" t="n"/>
+      <c r="G249" s="9" t="inlineStr"/>
+      <c r="H249" s="9" t="n"/>
+      <c r="I249" s="9" t="n"/>
+      <c r="J249" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="8" t="inlineStr">
+        <is>
+          <t>y-530</t>
+        </is>
+      </c>
+      <c r="B250" s="8" t="inlineStr">
+        <is>
+          <t>ゴムベルト</t>
+        </is>
+      </c>
+      <c r="C250" s="8" t="inlineStr"/>
+      <c r="D250" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E250" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F250" s="9" t="n"/>
+      <c r="G250" s="9" t="inlineStr"/>
+      <c r="H250" s="9" t="n"/>
+      <c r="I250" s="9" t="n"/>
+      <c r="J250" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="8" t="inlineStr">
+        <is>
+          <t>y-498</t>
+        </is>
+      </c>
+      <c r="B251" s="8" t="inlineStr">
+        <is>
+          <t>扁平足サポーター</t>
+        </is>
+      </c>
+      <c r="C251" s="8" t="inlineStr"/>
+      <c r="D251" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E251" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F251" s="9" t="n"/>
+      <c r="G251" s="9" t="inlineStr"/>
+      <c r="H251" s="9" t="n"/>
+      <c r="I251" s="9" t="n"/>
+      <c r="J251" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="8" t="inlineStr">
+        <is>
+          <t>y-491</t>
+        </is>
+      </c>
+      <c r="B252" s="8" t="inlineStr">
+        <is>
+          <t>かかとケア</t>
+        </is>
+      </c>
+      <c r="C252" s="8" t="inlineStr"/>
+      <c r="D252" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E252" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F252" s="9" t="n"/>
+      <c r="G252" s="9" t="inlineStr"/>
+      <c r="H252" s="9" t="n"/>
+      <c r="I252" s="9" t="n"/>
+      <c r="J252" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="8" t="inlineStr">
+        <is>
+          <t>y-462</t>
+        </is>
+      </c>
+      <c r="B253" s="8" t="inlineStr">
+        <is>
+          <t>手袋</t>
+        </is>
+      </c>
+      <c r="C253" s="8" t="inlineStr"/>
+      <c r="D253" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E253" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F253" s="9" t="n"/>
+      <c r="G253" s="9" t="inlineStr"/>
+      <c r="H253" s="9" t="n"/>
+      <c r="I253" s="9" t="n"/>
+      <c r="J253" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="8" t="inlineStr">
+        <is>
+          <t>y-465</t>
+        </is>
+      </c>
+      <c r="B254" s="8" t="inlineStr">
+        <is>
+          <t>手袋</t>
+        </is>
+      </c>
+      <c r="C254" s="8" t="inlineStr"/>
+      <c r="D254" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E254" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F254" s="9" t="n"/>
+      <c r="G254" s="9" t="inlineStr"/>
+      <c r="H254" s="9" t="n"/>
+      <c r="I254" s="9" t="n"/>
+      <c r="J254" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="8" t="inlineStr">
+        <is>
+          <t>y-463</t>
+        </is>
+      </c>
+      <c r="B255" s="8" t="inlineStr">
+        <is>
+          <t>マフラー</t>
+        </is>
+      </c>
+      <c r="C255" s="8" t="inlineStr"/>
+      <c r="D255" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E255" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F255" s="9" t="n"/>
+      <c r="G255" s="9" t="inlineStr"/>
+      <c r="H255" s="9" t="n"/>
+      <c r="I255" s="9" t="n"/>
+      <c r="J255" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="8" t="inlineStr">
+        <is>
+          <t>y-464</t>
+        </is>
+      </c>
+      <c r="B256" s="8" t="inlineStr">
+        <is>
+          <t>手袋</t>
+        </is>
+      </c>
+      <c r="C256" s="8" t="inlineStr"/>
+      <c r="D256" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E256" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F256" s="9" t="n"/>
+      <c r="G256" s="9" t="inlineStr"/>
+      <c r="H256" s="9" t="n"/>
+      <c r="I256" s="9" t="n"/>
+      <c r="J256" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="8" t="inlineStr">
+        <is>
+          <t>y-397</t>
+        </is>
+      </c>
+      <c r="B257" s="8" t="inlineStr">
+        <is>
+          <t>アームカバー</t>
+        </is>
+      </c>
+      <c r="C257" s="8" t="inlineStr"/>
+      <c r="D257" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E257" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F257" s="9" t="n"/>
+      <c r="G257" s="9" t="inlineStr"/>
+      <c r="H257" s="9" t="n"/>
+      <c r="I257" s="9" t="n"/>
+      <c r="J257" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="8" t="inlineStr">
+        <is>
+          <t>y-398</t>
+        </is>
+      </c>
+      <c r="B258" s="8" t="inlineStr">
+        <is>
+          <t>UVカット</t>
+        </is>
+      </c>
+      <c r="C258" s="8" t="inlineStr"/>
+      <c r="D258" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E258" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F258" s="9" t="n"/>
+      <c r="G258" s="9" t="inlineStr"/>
+      <c r="H258" s="9" t="n"/>
+      <c r="I258" s="9" t="n"/>
+      <c r="J258" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="8" t="inlineStr">
+        <is>
+          <t>y-390</t>
+        </is>
+      </c>
+      <c r="B259" s="8" t="inlineStr">
+        <is>
+          <t>レインポンチョ</t>
+        </is>
+      </c>
+      <c r="C259" s="8" t="inlineStr"/>
+      <c r="D259" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E259" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F259" s="9" t="n"/>
+      <c r="G259" s="9" t="inlineStr"/>
+      <c r="H259" s="9" t="n"/>
+      <c r="I259" s="9" t="n"/>
+      <c r="J259" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="8" t="inlineStr">
+        <is>
+          <t>y-331</t>
+        </is>
+      </c>
+      <c r="B260" s="8" t="inlineStr">
+        <is>
+          <t>サスペンダー</t>
+        </is>
+      </c>
+      <c r="C260" s="8" t="inlineStr"/>
+      <c r="D260" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E260" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F260" s="9" t="n"/>
+      <c r="G260" s="9" t="inlineStr"/>
+      <c r="H260" s="9" t="n"/>
+      <c r="I260" s="9" t="n"/>
+      <c r="J260" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="8" t="inlineStr">
+        <is>
+          <t>t-007</t>
+        </is>
+      </c>
+      <c r="B261" s="8" t="inlineStr">
+        <is>
+          <t>靴下</t>
+        </is>
+      </c>
+      <c r="C261" s="8" t="inlineStr"/>
+      <c r="D261" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E261" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F261" s="9" t="n"/>
+      <c r="G261" s="9" t="inlineStr"/>
+      <c r="H261" s="9" t="n"/>
+      <c r="I261" s="9" t="n"/>
+      <c r="J261" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="8" t="inlineStr">
+        <is>
+          <t>t-006</t>
+        </is>
+      </c>
+      <c r="B262" s="8" t="inlineStr">
+        <is>
+          <t>靴下</t>
+        </is>
+      </c>
+      <c r="C262" s="8" t="inlineStr"/>
+      <c r="D262" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E262" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F262" s="9" t="n"/>
+      <c r="G262" s="9" t="inlineStr"/>
+      <c r="H262" s="9" t="n"/>
+      <c r="I262" s="9" t="n"/>
+      <c r="J262" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="8" t="inlineStr">
+        <is>
+          <t>t-005</t>
+        </is>
+      </c>
+      <c r="B263" s="8" t="inlineStr">
+        <is>
+          <t>靴下</t>
+        </is>
+      </c>
+      <c r="C263" s="8" t="inlineStr"/>
+      <c r="D263" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E263" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F263" s="9" t="n"/>
+      <c r="G263" s="9" t="inlineStr"/>
+      <c r="H263" s="9" t="n"/>
+      <c r="I263" s="9" t="n"/>
+      <c r="J263" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="8" t="inlineStr">
+        <is>
+          <t>t-004</t>
+        </is>
+      </c>
+      <c r="B264" s="8" t="inlineStr">
+        <is>
+          <t>靴下</t>
+        </is>
+      </c>
+      <c r="C264" s="8" t="inlineStr"/>
+      <c r="D264" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E264" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F264" s="9" t="n"/>
+      <c r="G264" s="9" t="inlineStr"/>
+      <c r="H264" s="9" t="n"/>
+      <c r="I264" s="9" t="n"/>
+      <c r="J264" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="8" t="inlineStr">
+        <is>
+          <t>t-003</t>
+        </is>
+      </c>
+      <c r="B265" s="8" t="inlineStr">
+        <is>
+          <t>靴下</t>
+        </is>
+      </c>
+      <c r="C265" s="8" t="inlineStr"/>
+      <c r="D265" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E265" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F265" s="9" t="n"/>
+      <c r="G265" s="9" t="inlineStr"/>
+      <c r="H265" s="9" t="n"/>
+      <c r="I265" s="9" t="n"/>
+      <c r="J265" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="8" t="inlineStr">
+        <is>
+          <t>t-002</t>
+        </is>
+      </c>
+      <c r="B266" s="8" t="inlineStr">
+        <is>
+          <t>靴下</t>
+        </is>
+      </c>
+      <c r="C266" s="8" t="inlineStr"/>
+      <c r="D266" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E266" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F266" s="9" t="n"/>
+      <c r="G266" s="9" t="inlineStr"/>
+      <c r="H266" s="9" t="n"/>
+      <c r="I266" s="9" t="n"/>
+      <c r="J266" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="8" t="inlineStr">
+        <is>
+          <t>t-001</t>
+        </is>
+      </c>
+      <c r="B267" s="8" t="inlineStr">
+        <is>
+          <t>靴下</t>
+        </is>
+      </c>
+      <c r="C267" s="8" t="inlineStr"/>
+      <c r="D267" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E267" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F267" s="9" t="n"/>
+      <c r="G267" s="9" t="inlineStr"/>
+      <c r="H267" s="9" t="n"/>
+      <c r="I267" s="9" t="n"/>
+      <c r="J267" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="8" t="inlineStr">
+        <is>
+          <t>y-313</t>
+        </is>
+      </c>
+      <c r="B268" s="8" t="inlineStr">
+        <is>
+          <t>スポーツブラ</t>
+        </is>
+      </c>
+      <c r="C268" s="8" t="inlineStr"/>
+      <c r="D268" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E268" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F268" s="9" t="n"/>
+      <c r="G268" s="9" t="inlineStr"/>
+      <c r="H268" s="9" t="n"/>
+      <c r="I268" s="9" t="n"/>
+      <c r="J268" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="8" t="inlineStr">
+        <is>
+          <t>y-281</t>
+        </is>
+      </c>
+      <c r="B269" s="8" t="inlineStr">
+        <is>
+          <t>ゴムベルト</t>
+        </is>
+      </c>
+      <c r="C269" s="8" t="inlineStr"/>
+      <c r="D269" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E269" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F269" s="9" t="n"/>
+      <c r="G269" s="9" t="inlineStr"/>
+      <c r="H269" s="9" t="n"/>
+      <c r="I269" s="9" t="n"/>
+      <c r="J269" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="8" t="inlineStr">
+        <is>
+          <t>y-288</t>
+        </is>
+      </c>
+      <c r="B270" s="8" t="inlineStr">
+        <is>
+          <t>日傘</t>
+        </is>
+      </c>
+      <c r="C270" s="8" t="inlineStr"/>
+      <c r="D270" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E270" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F270" s="9" t="n"/>
+      <c r="G270" s="9" t="inlineStr"/>
+      <c r="H270" s="9" t="n"/>
+      <c r="I270" s="9" t="n"/>
+      <c r="J270" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="8" t="inlineStr">
+        <is>
+          <t>y-283</t>
+        </is>
+      </c>
+      <c r="B271" s="8" t="inlineStr">
+        <is>
+          <t>ショルダーストラップ</t>
+        </is>
+      </c>
+      <c r="C271" s="8" t="inlineStr"/>
+      <c r="D271" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E271" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F271" s="9" t="n"/>
+      <c r="G271" s="9" t="inlineStr"/>
+      <c r="H271" s="9" t="n"/>
+      <c r="I271" s="9" t="n"/>
+      <c r="J271" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="8" t="inlineStr">
+        <is>
+          <t>y-282</t>
+        </is>
+      </c>
+      <c r="B272" s="8" t="inlineStr">
+        <is>
+          <t>サンバイザー</t>
+        </is>
+      </c>
+      <c r="C272" s="8" t="inlineStr"/>
+      <c r="D272" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E272" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F272" s="9" t="n"/>
+      <c r="G272" s="9" t="inlineStr"/>
+      <c r="H272" s="9" t="n"/>
+      <c r="I272" s="9" t="n"/>
+      <c r="J272" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="8" t="inlineStr">
+        <is>
+          <t>y-229</t>
+        </is>
+      </c>
+      <c r="B273" s="8" t="inlineStr">
+        <is>
+          <t>マフラー</t>
+        </is>
+      </c>
+      <c r="C273" s="8" t="inlineStr"/>
+      <c r="D273" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E273" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F273" s="9" t="n"/>
+      <c r="G273" s="9" t="inlineStr"/>
+      <c r="H273" s="9" t="n"/>
+      <c r="I273" s="9" t="n"/>
+      <c r="J273" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="8" t="inlineStr">
+        <is>
+          <t>y-192</t>
+        </is>
+      </c>
+      <c r="B274" s="8" t="inlineStr">
+        <is>
+          <t>ウィッグ</t>
+        </is>
+      </c>
+      <c r="C274" s="8" t="inlineStr"/>
+      <c r="D274" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E274" s="10" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F274" s="9" t="n"/>
+      <c r="G274" s="9" t="inlineStr"/>
+      <c r="H274" s="9" t="n"/>
+      <c r="I274" s="9" t="n"/>
+      <c r="J274" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="8" t="inlineStr">
+        <is>
+          <t>y-157</t>
+        </is>
+      </c>
+      <c r="B275" s="8" t="inlineStr">
+        <is>
+          <t>アームカバー</t>
+        </is>
+      </c>
+      <c r="C275" s="8" t="inlineStr"/>
+      <c r="D275" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E275" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F275" s="9" t="n"/>
+      <c r="G275" s="9" t="inlineStr"/>
+      <c r="H275" s="9" t="n"/>
+      <c r="I275" s="9" t="n"/>
+      <c r="J275" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="8" t="inlineStr">
+        <is>
+          <t>y-141</t>
+        </is>
+      </c>
+      <c r="B276" s="8" t="inlineStr">
+        <is>
+          <t>メイクポーチ</t>
+        </is>
+      </c>
+      <c r="C276" s="8" t="inlineStr"/>
+      <c r="D276" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E276" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F276" s="9" t="n"/>
+      <c r="G276" s="9" t="inlineStr"/>
+      <c r="H276" s="9" t="n"/>
+      <c r="I276" s="9" t="n"/>
+      <c r="J276" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="8" t="inlineStr">
+        <is>
+          <t>y-137</t>
+        </is>
+      </c>
+      <c r="B277" s="8" t="inlineStr">
+        <is>
+          <t>ナイトブラ</t>
+        </is>
+      </c>
+      <c r="C277" s="8" t="inlineStr"/>
+      <c r="D277" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E277" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F277" s="9" t="n"/>
+      <c r="G277" s="9" t="inlineStr"/>
+      <c r="H277" s="9" t="n"/>
+      <c r="I277" s="9" t="n"/>
+      <c r="J277" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="8" t="inlineStr">
+        <is>
+          <t>y-133</t>
+        </is>
+      </c>
+      <c r="B278" s="8" t="inlineStr">
+        <is>
+          <t>懐中時計</t>
+        </is>
+      </c>
+      <c r="C278" s="8" t="inlineStr"/>
+      <c r="D278" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E278" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F278" s="9" t="n"/>
+      <c r="G278" s="9" t="inlineStr"/>
+      <c r="H278" s="9" t="n"/>
+      <c r="I278" s="9" t="n"/>
+      <c r="J278" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="8" t="inlineStr">
+        <is>
+          <t>y-121</t>
+        </is>
+      </c>
+      <c r="B279" s="8" t="inlineStr">
+        <is>
+          <t>アームウォーマー</t>
+        </is>
+      </c>
+      <c r="C279" s="8" t="inlineStr"/>
+      <c r="D279" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E279" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F279" s="9" t="n"/>
+      <c r="G279" s="9" t="inlineStr"/>
+      <c r="H279" s="9" t="n"/>
+      <c r="I279" s="9" t="n"/>
+      <c r="J279" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="8" t="inlineStr">
+        <is>
+          <t>y-080</t>
+        </is>
+      </c>
+      <c r="B280" s="8" t="inlineStr">
+        <is>
+          <t>フットカバー</t>
+        </is>
+      </c>
+      <c r="C280" s="8" t="inlineStr"/>
+      <c r="D280" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E280" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F280" s="9" t="n"/>
+      <c r="G280" s="9" t="inlineStr"/>
+      <c r="H280" s="9" t="n"/>
+      <c r="I280" s="9" t="n"/>
+      <c r="J280" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="8" t="inlineStr">
+        <is>
+          <t>y-055</t>
+        </is>
+      </c>
+      <c r="B281" s="8" t="inlineStr">
+        <is>
+          <t>携帯スリッパ</t>
+        </is>
+      </c>
+      <c r="C281" s="8" t="inlineStr"/>
+      <c r="D281" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E281" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F281" s="9" t="n"/>
+      <c r="G281" s="9" t="inlineStr"/>
+      <c r="H281" s="9" t="n"/>
+      <c r="I281" s="9" t="n"/>
+      <c r="J281" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="8" t="inlineStr">
+        <is>
+          <t>y-047</t>
+        </is>
+      </c>
+      <c r="B282" s="8" t="inlineStr">
+        <is>
+          <t>腕時計</t>
+        </is>
+      </c>
+      <c r="C282" s="8" t="inlineStr"/>
+      <c r="D282" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E282" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F282" s="9" t="n"/>
+      <c r="G282" s="9" t="inlineStr"/>
+      <c r="H282" s="9" t="n"/>
+      <c r="I282" s="9" t="n"/>
+      <c r="J282" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="8" t="inlineStr">
+        <is>
+          <t>y-521</t>
+        </is>
+      </c>
+      <c r="B283" s="8" t="inlineStr">
+        <is>
+          <t>プールバッグ</t>
+        </is>
+      </c>
+      <c r="C283" s="8" t="inlineStr">
+        <is>
+          <t>プールバッグ</t>
+        </is>
+      </c>
+      <c r="D283" s="9" t="inlineStr">
+        <is>
+          <t>自店は15位に出現／APIコード「ookami_y-488」≠ 設定コード「y-521」</t>
+        </is>
+      </c>
+      <c r="E283" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F283" s="9" t="n"/>
+      <c r="G283" s="9" t="inlineStr"/>
+      <c r="H283" s="9" t="n"/>
+      <c r="I283" s="9" t="n"/>
+      <c r="J283" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="8" t="inlineStr">
+        <is>
+          <t>y-460</t>
+        </is>
+      </c>
+      <c r="B284" s="8" t="inlineStr">
+        <is>
+          <t>イヤーウォーマー</t>
+        </is>
+      </c>
+      <c r="C284" s="8" t="inlineStr"/>
+      <c r="D284" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E284" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F284" s="9" t="n"/>
+      <c r="G284" s="9" t="inlineStr"/>
+      <c r="H284" s="9" t="n"/>
+      <c r="I284" s="9" t="n"/>
+      <c r="J284" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="8" t="inlineStr">
+        <is>
+          <t>y-449</t>
+        </is>
+      </c>
+      <c r="B285" s="8" t="inlineStr">
+        <is>
+          <t>ゴーグルケース</t>
+        </is>
+      </c>
+      <c r="C285" s="8" t="inlineStr"/>
+      <c r="D285" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E285" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F285" s="9" t="n"/>
+      <c r="G285" s="9" t="inlineStr"/>
+      <c r="H285" s="9" t="n"/>
+      <c r="I285" s="9" t="n"/>
+      <c r="J285" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="8" t="inlineStr">
+        <is>
+          <t>y-369</t>
+        </is>
+      </c>
+      <c r="B286" s="8" t="inlineStr">
+        <is>
+          <t>サッカー</t>
+        </is>
+      </c>
+      <c r="C286" s="8" t="inlineStr"/>
+      <c r="D286" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E286" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F286" s="9" t="n"/>
+      <c r="G286" s="9" t="inlineStr"/>
+      <c r="H286" s="9" t="n"/>
+      <c r="I286" s="9" t="n"/>
+      <c r="J286" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="8" t="inlineStr">
+        <is>
+          <t>y-273</t>
+        </is>
+      </c>
+      <c r="B287" s="8" t="inlineStr">
+        <is>
+          <t>ロッドベルト</t>
+        </is>
+      </c>
+      <c r="C287" s="8" t="inlineStr"/>
+      <c r="D287" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E287" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F287" s="9" t="n"/>
+      <c r="G287" s="9" t="inlineStr"/>
+      <c r="H287" s="9" t="n"/>
+      <c r="I287" s="9" t="n"/>
+      <c r="J287" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="8" t="inlineStr">
+        <is>
+          <t>y-267</t>
+        </is>
+      </c>
+      <c r="B288" s="8" t="inlineStr">
+        <is>
+          <t>風よけ</t>
+        </is>
+      </c>
+      <c r="C288" s="8" t="inlineStr"/>
+      <c r="D288" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E288" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F288" s="9" t="n"/>
+      <c r="G288" s="9" t="inlineStr"/>
+      <c r="H288" s="9" t="n"/>
+      <c r="I288" s="9" t="n"/>
+      <c r="J288" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="8" t="inlineStr">
+        <is>
+          <t>y-147</t>
+        </is>
+      </c>
+      <c r="B289" s="8" t="inlineStr">
+        <is>
+          <t>インナーキャップ</t>
+        </is>
+      </c>
+      <c r="C289" s="8" t="inlineStr"/>
+      <c r="D289" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E289" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F289" s="9" t="n"/>
+      <c r="G289" s="9" t="inlineStr"/>
+      <c r="H289" s="9" t="n"/>
+      <c r="I289" s="9" t="n"/>
+      <c r="J289" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="8" t="inlineStr">
+        <is>
+          <t>y-145</t>
+        </is>
+      </c>
+      <c r="B290" s="8" t="inlineStr">
+        <is>
+          <t>ゴーグル</t>
+        </is>
+      </c>
+      <c r="C290" s="8" t="inlineStr"/>
+      <c r="D290" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E290" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F290" s="9" t="n"/>
+      <c r="G290" s="9" t="inlineStr"/>
+      <c r="H290" s="9" t="n"/>
+      <c r="I290" s="9" t="n"/>
+      <c r="J290" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="8" t="inlineStr">
+        <is>
+          <t>y-097</t>
+        </is>
+      </c>
+      <c r="B291" s="8" t="inlineStr">
+        <is>
+          <t>フィッシュグリップ</t>
+        </is>
+      </c>
+      <c r="C291" s="8" t="inlineStr"/>
+      <c r="D291" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E291" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F291" s="9" t="n"/>
+      <c r="G291" s="9" t="inlineStr"/>
+      <c r="H291" s="9" t="n"/>
+      <c r="I291" s="9" t="n"/>
+      <c r="J291" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="8" t="inlineStr">
+        <is>
+          <t>y-654</t>
+        </is>
+      </c>
+      <c r="B292" s="8" t="inlineStr">
+        <is>
+          <t>サンシェード</t>
+        </is>
+      </c>
+      <c r="C292" s="8" t="inlineStr"/>
+      <c r="D292" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E292" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F292" s="9" t="n"/>
+      <c r="G292" s="9" t="inlineStr"/>
+      <c r="H292" s="9" t="n"/>
+      <c r="I292" s="9" t="n"/>
+      <c r="J292" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="8" t="inlineStr">
+        <is>
+          <t>y-400-2s</t>
+        </is>
+      </c>
+      <c r="B293" s="8" t="inlineStr">
+        <is>
+          <t>シートカバー</t>
+        </is>
+      </c>
+      <c r="C293" s="8" t="inlineStr"/>
+      <c r="D293" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E293" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F293" s="9" t="n"/>
+      <c r="G293" s="9" t="inlineStr"/>
+      <c r="H293" s="9" t="n"/>
+      <c r="I293" s="9" t="n"/>
+      <c r="J293" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="8" t="inlineStr">
+        <is>
+          <t>y-636</t>
+        </is>
+      </c>
+      <c r="B294" s="8" t="inlineStr">
+        <is>
+          <t>電子ピアノカバー</t>
+        </is>
+      </c>
+      <c r="C294" s="8" t="inlineStr"/>
+      <c r="D294" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E294" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F294" s="9" t="n"/>
+      <c r="G294" s="9" t="inlineStr"/>
+      <c r="H294" s="9" t="n"/>
+      <c r="I294" s="9" t="n"/>
+      <c r="J294" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="8" t="inlineStr">
+        <is>
+          <t>y-599</t>
+        </is>
+      </c>
+      <c r="B295" s="8" t="inlineStr">
+        <is>
+          <t>ベビーミラー</t>
+        </is>
+      </c>
+      <c r="C295" s="8" t="inlineStr"/>
+      <c r="D295" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E295" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F295" s="9" t="n"/>
+      <c r="G295" s="9" t="inlineStr"/>
+      <c r="H295" s="9" t="n"/>
+      <c r="I295" s="9" t="n"/>
+      <c r="J295" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="8" t="inlineStr">
+        <is>
+          <t>y-591</t>
+        </is>
+      </c>
+      <c r="B296" s="8" t="inlineStr">
+        <is>
+          <t>ラゲッジマット</t>
+        </is>
+      </c>
+      <c r="C296" s="8" t="inlineStr"/>
+      <c r="D296" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E296" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F296" s="9" t="n"/>
+      <c r="G296" s="9" t="inlineStr"/>
+      <c r="H296" s="9" t="n"/>
+      <c r="I296" s="9" t="n"/>
+      <c r="J296" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="8" t="inlineStr">
+        <is>
+          <t>y-571</t>
+        </is>
+      </c>
+      <c r="B297" s="8" t="inlineStr">
+        <is>
+          <t>簡易トイレ</t>
+        </is>
+      </c>
+      <c r="C297" s="8" t="inlineStr"/>
+      <c r="D297" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E297" s="10" t="n">
         <v>30</v>
       </c>
-      <c r="F59" s="12" t="n"/>
-[...104 lines deleted...]
-      <c r="E63" s="13" t="n">
+      <c r="F297" s="9" t="n"/>
+      <c r="G297" s="9" t="inlineStr"/>
+      <c r="H297" s="9" t="n"/>
+      <c r="I297" s="9" t="n"/>
+      <c r="J297" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="8" t="inlineStr">
+        <is>
+          <t>y-556</t>
+        </is>
+      </c>
+      <c r="B298" s="8" t="inlineStr">
+        <is>
+          <t>サンバイザー</t>
+        </is>
+      </c>
+      <c r="C298" s="8" t="inlineStr"/>
+      <c r="D298" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E298" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F298" s="9" t="n"/>
+      <c r="G298" s="9" t="inlineStr"/>
+      <c r="H298" s="9" t="n"/>
+      <c r="I298" s="9" t="n"/>
+      <c r="J298" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="8" t="inlineStr">
+        <is>
+          <t>y-565</t>
+        </is>
+      </c>
+      <c r="B299" s="8" t="inlineStr">
+        <is>
+          <t>ハンドルカバー</t>
+        </is>
+      </c>
+      <c r="C299" s="8" t="inlineStr"/>
+      <c r="D299" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E299" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F299" s="9" t="n"/>
+      <c r="G299" s="9" t="inlineStr"/>
+      <c r="H299" s="9" t="n"/>
+      <c r="I299" s="9" t="n"/>
+      <c r="J299" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="8" t="inlineStr">
+        <is>
+          <t>y-557</t>
+        </is>
+      </c>
+      <c r="B300" s="8" t="inlineStr">
+        <is>
+          <t>車</t>
+        </is>
+      </c>
+      <c r="C300" s="8" t="inlineStr"/>
+      <c r="D300" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E300" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F300" s="9" t="n"/>
+      <c r="G300" s="9" t="inlineStr"/>
+      <c r="H300" s="9" t="n"/>
+      <c r="I300" s="9" t="n"/>
+      <c r="J300" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="8" t="inlineStr">
+        <is>
+          <t>y-558</t>
+        </is>
+      </c>
+      <c r="B301" s="8" t="inlineStr">
+        <is>
+          <t>ティッシュケース</t>
+        </is>
+      </c>
+      <c r="C301" s="8" t="inlineStr"/>
+      <c r="D301" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E301" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F301" s="9" t="n"/>
+      <c r="G301" s="9" t="inlineStr"/>
+      <c r="H301" s="9" t="n"/>
+      <c r="I301" s="9" t="n"/>
+      <c r="J301" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="8" t="inlineStr">
+        <is>
+          <t>y-542</t>
+        </is>
+      </c>
+      <c r="B302" s="8" t="inlineStr">
+        <is>
+          <t>バイクカバー</t>
+        </is>
+      </c>
+      <c r="C302" s="8" t="inlineStr"/>
+      <c r="D302" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E302" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F302" s="9" t="n"/>
+      <c r="G302" s="9" t="inlineStr"/>
+      <c r="H302" s="9" t="n"/>
+      <c r="I302" s="9" t="n"/>
+      <c r="J302" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="8" t="inlineStr">
+        <is>
+          <t>y-537</t>
+        </is>
+      </c>
+      <c r="B303" s="8" t="inlineStr">
+        <is>
+          <t>アルコールチェッカー</t>
+        </is>
+      </c>
+      <c r="C303" s="8" t="inlineStr"/>
+      <c r="D303" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E303" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F303" s="9" t="n"/>
+      <c r="G303" s="9" t="inlineStr"/>
+      <c r="H303" s="9" t="n"/>
+      <c r="I303" s="9" t="n"/>
+      <c r="J303" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="8" t="inlineStr">
+        <is>
+          <t>y-528</t>
+        </is>
+      </c>
+      <c r="B304" s="8" t="inlineStr">
+        <is>
+          <t>スマホホルダー</t>
+        </is>
+      </c>
+      <c r="C304" s="8" t="inlineStr"/>
+      <c r="D304" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E304" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F304" s="9" t="n"/>
+      <c r="G304" s="9" t="inlineStr"/>
+      <c r="H304" s="9" t="n"/>
+      <c r="I304" s="9" t="n"/>
+      <c r="J304" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="8" t="inlineStr">
+        <is>
+          <t>y-524</t>
+        </is>
+      </c>
+      <c r="B305" s="8" t="inlineStr">
+        <is>
+          <t>サンシェード</t>
+        </is>
+      </c>
+      <c r="C305" s="8" t="inlineStr"/>
+      <c r="D305" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E305" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F305" s="9" t="n"/>
+      <c r="G305" s="9" t="inlineStr"/>
+      <c r="H305" s="9" t="n"/>
+      <c r="I305" s="9" t="n"/>
+      <c r="J305" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="8" t="inlineStr">
+        <is>
+          <t>y-518</t>
+        </is>
+      </c>
+      <c r="B306" s="8" t="inlineStr">
+        <is>
+          <t>カーゴネット</t>
+        </is>
+      </c>
+      <c r="C306" s="8" t="inlineStr"/>
+      <c r="D306" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E306" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F306" s="9" t="n"/>
+      <c r="G306" s="9" t="inlineStr"/>
+      <c r="H306" s="9" t="n"/>
+      <c r="I306" s="9" t="n"/>
+      <c r="J306" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="8" t="inlineStr">
+        <is>
+          <t>y-461</t>
+        </is>
+      </c>
+      <c r="B307" s="8" t="inlineStr">
+        <is>
+          <t>傘ホルダー</t>
+        </is>
+      </c>
+      <c r="C307" s="8" t="inlineStr"/>
+      <c r="D307" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E307" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F307" s="9" t="n"/>
+      <c r="G307" s="9" t="inlineStr"/>
+      <c r="H307" s="9" t="n"/>
+      <c r="I307" s="9" t="n"/>
+      <c r="J307" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="8" t="inlineStr">
+        <is>
+          <t>y-456</t>
+        </is>
+      </c>
+      <c r="B308" s="8" t="inlineStr">
+        <is>
+          <t>自転車</t>
+        </is>
+      </c>
+      <c r="C308" s="8" t="inlineStr"/>
+      <c r="D308" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E308" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F308" s="9" t="n"/>
+      <c r="G308" s="9" t="inlineStr"/>
+      <c r="H308" s="9" t="n"/>
+      <c r="I308" s="9" t="n"/>
+      <c r="J308" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="8" t="inlineStr">
+        <is>
+          <t>y-454</t>
+        </is>
+      </c>
+      <c r="B309" s="8" t="inlineStr">
+        <is>
+          <t>シートベルトカバー</t>
+        </is>
+      </c>
+      <c r="C309" s="8" t="inlineStr"/>
+      <c r="D309" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E309" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F309" s="9" t="n"/>
+      <c r="G309" s="9" t="inlineStr"/>
+      <c r="H309" s="9" t="n"/>
+      <c r="I309" s="9" t="n"/>
+      <c r="J309" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="8" t="inlineStr">
+        <is>
+          <t>y-445</t>
+        </is>
+      </c>
+      <c r="B310" s="8" t="inlineStr">
+        <is>
+          <t>車</t>
+        </is>
+      </c>
+      <c r="C310" s="8" t="inlineStr"/>
+      <c r="D310" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E310" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F310" s="9" t="n"/>
+      <c r="G310" s="9" t="inlineStr"/>
+      <c r="H310" s="9" t="n"/>
+      <c r="I310" s="9" t="n"/>
+      <c r="J310" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="8" t="inlineStr">
+        <is>
+          <t>y-400</t>
+        </is>
+      </c>
+      <c r="B311" s="8" t="inlineStr">
+        <is>
+          <t>シートカバー</t>
+        </is>
+      </c>
+      <c r="C311" s="8" t="inlineStr"/>
+      <c r="D311" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E311" s="10" t="n">
         <v>10.1</v>
       </c>
-      <c r="F63" s="12" t="n"/>
-[...438 lines deleted...]
-      <c r="E80" s="13" t="n">
+      <c r="F311" s="9" t="n"/>
+      <c r="G311" s="9" t="inlineStr"/>
+      <c r="H311" s="9" t="n"/>
+      <c r="I311" s="9" t="n"/>
+      <c r="J311" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="8" t="inlineStr">
+        <is>
+          <t>y-401</t>
+        </is>
+      </c>
+      <c r="B312" s="8" t="inlineStr">
+        <is>
+          <t>便利グッズ</t>
+        </is>
+      </c>
+      <c r="C312" s="8" t="inlineStr"/>
+      <c r="D312" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E312" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F312" s="9" t="n"/>
+      <c r="G312" s="9" t="inlineStr"/>
+      <c r="H312" s="9" t="n"/>
+      <c r="I312" s="9" t="n"/>
+      <c r="J312" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="8" t="inlineStr">
+        <is>
+          <t>y-360</t>
+        </is>
+      </c>
+      <c r="B313" s="8" t="inlineStr">
+        <is>
+          <t>洗車ブラシ</t>
+        </is>
+      </c>
+      <c r="C313" s="8" t="inlineStr"/>
+      <c r="D313" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E313" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F313" s="9" t="n"/>
+      <c r="G313" s="9" t="inlineStr"/>
+      <c r="H313" s="9" t="n"/>
+      <c r="I313" s="9" t="n"/>
+      <c r="J313" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="8" t="inlineStr">
+        <is>
+          <t>y-363</t>
+        </is>
+      </c>
+      <c r="B314" s="8" t="inlineStr">
+        <is>
+          <t>チャイルドシート</t>
+        </is>
+      </c>
+      <c r="C314" s="8" t="inlineStr"/>
+      <c r="D314" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E314" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F314" s="9" t="n"/>
+      <c r="G314" s="9" t="inlineStr"/>
+      <c r="H314" s="9" t="n"/>
+      <c r="I314" s="9" t="n"/>
+      <c r="J314" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="8" t="inlineStr">
+        <is>
+          <t>y-361</t>
+        </is>
+      </c>
+      <c r="B315" s="8" t="inlineStr">
+        <is>
+          <t>ドアハンドルプロテクター</t>
+        </is>
+      </c>
+      <c r="C315" s="8" t="inlineStr"/>
+      <c r="D315" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E315" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F315" s="9" t="n"/>
+      <c r="G315" s="9" t="inlineStr"/>
+      <c r="H315" s="9" t="n"/>
+      <c r="I315" s="9" t="n"/>
+      <c r="J315" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="8" t="inlineStr">
+        <is>
+          <t>y-365</t>
+        </is>
+      </c>
+      <c r="B316" s="8" t="inlineStr">
+        <is>
+          <t>ハンドルテーブル</t>
+        </is>
+      </c>
+      <c r="C316" s="8" t="inlineStr"/>
+      <c r="D316" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E316" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F316" s="9" t="n"/>
+      <c r="G316" s="9" t="inlineStr"/>
+      <c r="H316" s="9" t="n"/>
+      <c r="I316" s="9" t="n"/>
+      <c r="J316" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="8" t="inlineStr">
+        <is>
+          <t>y-368</t>
+        </is>
+      </c>
+      <c r="B317" s="8" t="inlineStr">
+        <is>
+          <t>シガーソケット</t>
+        </is>
+      </c>
+      <c r="C317" s="8" t="inlineStr"/>
+      <c r="D317" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E317" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F317" s="9" t="n"/>
+      <c r="G317" s="9" t="inlineStr"/>
+      <c r="H317" s="9" t="n"/>
+      <c r="I317" s="9" t="n"/>
+      <c r="J317" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="8" t="inlineStr">
+        <is>
+          <t>y-367</t>
+        </is>
+      </c>
+      <c r="B318" s="8" t="inlineStr">
+        <is>
+          <t>カーセキュリティ</t>
+        </is>
+      </c>
+      <c r="C318" s="8" t="inlineStr"/>
+      <c r="D318" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E318" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F318" s="9" t="n"/>
+      <c r="G318" s="9" t="inlineStr"/>
+      <c r="H318" s="9" t="n"/>
+      <c r="I318" s="9" t="n"/>
+      <c r="J318" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="8" t="inlineStr">
+        <is>
+          <t>y-355</t>
+        </is>
+      </c>
+      <c r="B319" s="8" t="inlineStr">
+        <is>
+          <t>洗車グッズ</t>
+        </is>
+      </c>
+      <c r="C319" s="8" t="inlineStr"/>
+      <c r="D319" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E319" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F319" s="9" t="n"/>
+      <c r="G319" s="9" t="inlineStr"/>
+      <c r="H319" s="9" t="n"/>
+      <c r="I319" s="9" t="n"/>
+      <c r="J319" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="8" t="inlineStr">
+        <is>
+          <t>y-296</t>
+        </is>
+      </c>
+      <c r="B320" s="8" t="inlineStr">
+        <is>
+          <t>自転車</t>
+        </is>
+      </c>
+      <c r="C320" s="8" t="inlineStr"/>
+      <c r="D320" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E320" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F320" s="9" t="n"/>
+      <c r="G320" s="9" t="inlineStr"/>
+      <c r="H320" s="9" t="n"/>
+      <c r="I320" s="9" t="n"/>
+      <c r="J320" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="8" t="inlineStr">
+        <is>
+          <t>y-197</t>
+        </is>
+      </c>
+      <c r="B321" s="8" t="inlineStr">
+        <is>
+          <t>ドライブレコーダー</t>
+        </is>
+      </c>
+      <c r="C321" s="8" t="inlineStr"/>
+      <c r="D321" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E321" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F321" s="9" t="n"/>
+      <c r="G321" s="9" t="inlineStr"/>
+      <c r="H321" s="9" t="n"/>
+      <c r="I321" s="9" t="n"/>
+      <c r="J321" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="8" t="inlineStr">
+        <is>
+          <t>y-196</t>
+        </is>
+      </c>
+      <c r="B322" s="8" t="inlineStr">
+        <is>
+          <t>サドル</t>
+        </is>
+      </c>
+      <c r="C322" s="8" t="inlineStr"/>
+      <c r="D322" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E322" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F322" s="9" t="n"/>
+      <c r="G322" s="9" t="inlineStr"/>
+      <c r="H322" s="9" t="n"/>
+      <c r="I322" s="9" t="n"/>
+      <c r="J322" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="8" t="inlineStr">
+        <is>
+          <t>y-183</t>
+        </is>
+      </c>
+      <c r="B323" s="8" t="inlineStr">
+        <is>
+          <t>サイクルパンツ</t>
+        </is>
+      </c>
+      <c r="C323" s="8" t="inlineStr"/>
+      <c r="D323" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E323" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F323" s="9" t="n"/>
+      <c r="G323" s="9" t="inlineStr"/>
+      <c r="H323" s="9" t="n"/>
+      <c r="I323" s="9" t="n"/>
+      <c r="J323" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="8" t="inlineStr">
+        <is>
+          <t>y-069</t>
+        </is>
+      </c>
+      <c r="B324" s="8" t="inlineStr">
+        <is>
+          <t>滑り止めシート</t>
+        </is>
+      </c>
+      <c r="C324" s="8" t="inlineStr"/>
+      <c r="D324" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E324" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F324" s="9" t="n"/>
+      <c r="G324" s="9" t="inlineStr"/>
+      <c r="H324" s="9" t="n"/>
+      <c r="I324" s="9" t="n"/>
+      <c r="J324" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="8" t="inlineStr">
+        <is>
+          <t>y-051</t>
+        </is>
+      </c>
+      <c r="B325" s="8" t="inlineStr">
+        <is>
+          <t>洗車グローブ</t>
+        </is>
+      </c>
+      <c r="C325" s="8" t="inlineStr"/>
+      <c r="D325" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E325" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F325" s="9" t="n"/>
+      <c r="G325" s="9" t="inlineStr"/>
+      <c r="H325" s="9" t="n"/>
+      <c r="I325" s="9" t="n"/>
+      <c r="J325" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="8" t="inlineStr">
+        <is>
+          <t>y-019</t>
+        </is>
+      </c>
+      <c r="B326" s="8" t="inlineStr">
+        <is>
+          <t>ルームミラー</t>
+        </is>
+      </c>
+      <c r="C326" s="8" t="inlineStr"/>
+      <c r="D326" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E326" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F326" s="9" t="n"/>
+      <c r="G326" s="9" t="inlineStr"/>
+      <c r="H326" s="9" t="n"/>
+      <c r="I326" s="9" t="n"/>
+      <c r="J326" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="8" t="inlineStr">
+        <is>
+          <t>ym1-s</t>
+        </is>
+      </c>
+      <c r="B327" s="8" t="inlineStr">
+        <is>
+          <t>バイク</t>
+        </is>
+      </c>
+      <c r="C327" s="8" t="inlineStr"/>
+      <c r="D327" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E327" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F327" s="9" t="n"/>
+      <c r="G327" s="9" t="inlineStr"/>
+      <c r="H327" s="9" t="n"/>
+      <c r="I327" s="9" t="n"/>
+      <c r="J327" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="8" t="inlineStr">
+        <is>
+          <t>y-675</t>
+        </is>
+      </c>
+      <c r="B328" s="8" t="inlineStr">
+        <is>
+          <t>浮き輪</t>
+        </is>
+      </c>
+      <c r="C328" s="8" t="inlineStr"/>
+      <c r="D328" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E328" s="10" t="n">
         <v>30</v>
       </c>
-      <c r="F80" s="12" t="n"/>
-[...3922 lines deleted...]
-      <c r="E231" s="13" t="n">
+      <c r="F328" s="9" t="n"/>
+      <c r="G328" s="9" t="inlineStr"/>
+      <c r="H328" s="9" t="n"/>
+      <c r="I328" s="9" t="n"/>
+      <c r="J328" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="8" t="inlineStr">
+        <is>
+          <t>y-649</t>
+        </is>
+      </c>
+      <c r="B329" s="8" t="inlineStr">
+        <is>
+          <t>浮き輪</t>
+        </is>
+      </c>
+      <c r="C329" s="8" t="inlineStr"/>
+      <c r="D329" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E329" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F329" s="9" t="n"/>
+      <c r="G329" s="9" t="inlineStr"/>
+      <c r="H329" s="9" t="n"/>
+      <c r="I329" s="9" t="n"/>
+      <c r="J329" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="8" t="inlineStr">
+        <is>
+          <t>y-205-2s</t>
+        </is>
+      </c>
+      <c r="B330" s="8" t="inlineStr">
+        <is>
+          <t>ワークライト</t>
+        </is>
+      </c>
+      <c r="C330" s="8" t="inlineStr"/>
+      <c r="D330" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E330" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F330" s="9" t="n"/>
+      <c r="G330" s="9" t="inlineStr"/>
+      <c r="H330" s="9" t="n"/>
+      <c r="I330" s="9" t="n"/>
+      <c r="J330" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="8" t="inlineStr">
+        <is>
+          <t>y-624</t>
+        </is>
+      </c>
+      <c r="B331" s="8" t="inlineStr">
+        <is>
+          <t>ゴルフケース</t>
+        </is>
+      </c>
+      <c r="C331" s="8" t="inlineStr"/>
+      <c r="D331" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E331" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F331" s="9" t="n"/>
+      <c r="G331" s="9" t="inlineStr"/>
+      <c r="H331" s="9" t="n"/>
+      <c r="I331" s="9" t="n"/>
+      <c r="J331" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="8" t="inlineStr">
+        <is>
+          <t>y-597</t>
+        </is>
+      </c>
+      <c r="B332" s="8" t="inlineStr">
+        <is>
+          <t>ゴルフクラブ</t>
+        </is>
+      </c>
+      <c r="C332" s="8" t="inlineStr"/>
+      <c r="D332" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E332" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F332" s="9" t="n"/>
+      <c r="G332" s="9" t="inlineStr"/>
+      <c r="H332" s="9" t="n"/>
+      <c r="I332" s="9" t="n"/>
+      <c r="J332" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="8" t="inlineStr">
+        <is>
+          <t>y-608</t>
+        </is>
+      </c>
+      <c r="B333" s="8" t="inlineStr">
+        <is>
+          <t>アウトドアチェア</t>
+        </is>
+      </c>
+      <c r="C333" s="8" t="inlineStr"/>
+      <c r="D333" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E333" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F333" s="9" t="n"/>
+      <c r="G333" s="9" t="inlineStr"/>
+      <c r="H333" s="9" t="n"/>
+      <c r="I333" s="9" t="n"/>
+      <c r="J333" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="8" t="inlineStr">
+        <is>
+          <t>y-607</t>
+        </is>
+      </c>
+      <c r="B334" s="8" t="inlineStr">
+        <is>
+          <t>アウトドアチェア</t>
+        </is>
+      </c>
+      <c r="C334" s="8" t="inlineStr"/>
+      <c r="D334" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E334" s="10" t="n">
         <v>12.1</v>
       </c>
-      <c r="F231" s="12" t="n"/>
-[...2685 lines deleted...]
-      <c r="J334" s="11" t="inlineStr"/>
+      <c r="F334" s="9" t="n"/>
+      <c r="G334" s="9" t="inlineStr"/>
+      <c r="H334" s="9" t="n"/>
+      <c r="I334" s="9" t="n"/>
+      <c r="J334" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
     </row>
     <row r="335">
       <c r="A335" s="11" t="inlineStr">
         <is>
           <t>y-600</t>
         </is>
       </c>
       <c r="B335" s="11" t="inlineStr">
         <is>
           <t>浮き輪</t>
         </is>
       </c>
       <c r="C335" s="11" t="inlineStr">
         <is>
           <t>浮き輪</t>
         </is>
       </c>
       <c r="D335" s="12" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="E335" s="13" t="n">
         <v>8.1</v>
       </c>
-      <c r="F335" s="12" t="n"/>
-      <c r="G335" s="12" t="inlineStr"/>
+      <c r="F335" s="13" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="G335" s="12" t="inlineStr">
+        <is>
+          <t>+1.0pt</t>
+        </is>
+      </c>
       <c r="H335" s="13" t="n">
         <v>41.31</v>
       </c>
       <c r="I335" s="13" t="n">
         <v>33.2</v>
       </c>
-      <c r="J335" s="11" t="inlineStr"/>
+      <c r="J335" s="11" t="inlineStr">
+        <is>
+          <t>10位（あと少しで上位）→ PRを1.0pt強化</t>
+        </is>
+      </c>
     </row>
     <row r="336">
-      <c r="A336" s="11" t="inlineStr">
+      <c r="A336" s="8" t="inlineStr">
         <is>
           <t>y-588</t>
         </is>
       </c>
-      <c r="B336" s="11" t="inlineStr">
+      <c r="B336" s="8" t="inlineStr">
         <is>
           <t>キャンプ</t>
         </is>
       </c>
-      <c r="C336" s="11" t="inlineStr"/>
-[...12 lines deleted...]
-      <c r="J336" s="11" t="inlineStr"/>
+      <c r="C336" s="8" t="inlineStr"/>
+      <c r="D336" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E336" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F336" s="9" t="n"/>
+      <c r="G336" s="9" t="inlineStr"/>
+      <c r="H336" s="9" t="n"/>
+      <c r="I336" s="9" t="n"/>
+      <c r="J336" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
     </row>
     <row r="337">
-      <c r="A337" s="11" t="inlineStr">
+      <c r="A337" s="8" t="inlineStr">
         <is>
           <t>y-563</t>
         </is>
       </c>
-      <c r="B337" s="11" t="inlineStr">
+      <c r="B337" s="8" t="inlineStr">
         <is>
           <t>手袋</t>
         </is>
       </c>
-      <c r="C337" s="11" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="E337" s="13" t="n">
+      <c r="C337" s="8" t="inlineStr"/>
+      <c r="D337" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E337" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F337" s="9" t="n"/>
+      <c r="G337" s="9" t="inlineStr"/>
+      <c r="H337" s="9" t="n"/>
+      <c r="I337" s="9" t="n"/>
+      <c r="J337" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="8" t="inlineStr">
+        <is>
+          <t>y-553</t>
+        </is>
+      </c>
+      <c r="B338" s="8" t="inlineStr">
+        <is>
+          <t>COBライト</t>
+        </is>
+      </c>
+      <c r="C338" s="8" t="inlineStr"/>
+      <c r="D338" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E338" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F338" s="9" t="n"/>
+      <c r="G338" s="9" t="inlineStr"/>
+      <c r="H338" s="9" t="n"/>
+      <c r="I338" s="9" t="n"/>
+      <c r="J338" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="8" t="inlineStr">
+        <is>
+          <t>y-540</t>
+        </is>
+      </c>
+      <c r="B339" s="8" t="inlineStr">
+        <is>
+          <t>空気入れ</t>
+        </is>
+      </c>
+      <c r="C339" s="8" t="inlineStr"/>
+      <c r="D339" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E339" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F339" s="9" t="n"/>
+      <c r="G339" s="9" t="inlineStr"/>
+      <c r="H339" s="9" t="n"/>
+      <c r="I339" s="9" t="n"/>
+      <c r="J339" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="8" t="inlineStr">
+        <is>
+          <t>y-514</t>
+        </is>
+      </c>
+      <c r="B340" s="8" t="inlineStr">
+        <is>
+          <t>ヘッドライト</t>
+        </is>
+      </c>
+      <c r="C340" s="8" t="inlineStr"/>
+      <c r="D340" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E340" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F340" s="9" t="n"/>
+      <c r="G340" s="9" t="inlineStr"/>
+      <c r="H340" s="9" t="n"/>
+      <c r="I340" s="9" t="n"/>
+      <c r="J340" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="8" t="inlineStr">
+        <is>
+          <t>y-478</t>
+        </is>
+      </c>
+      <c r="B341" s="8" t="inlineStr">
+        <is>
+          <t>ランニングポーチ</t>
+        </is>
+      </c>
+      <c r="C341" s="8" t="inlineStr"/>
+      <c r="D341" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E341" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F341" s="9" t="n"/>
+      <c r="G341" s="9" t="inlineStr"/>
+      <c r="H341" s="9" t="n"/>
+      <c r="I341" s="9" t="n"/>
+      <c r="J341" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="8" t="inlineStr">
+        <is>
+          <t>y-477</t>
+        </is>
+      </c>
+      <c r="B342" s="8" t="inlineStr">
+        <is>
+          <t>ランニングポーチ</t>
+        </is>
+      </c>
+      <c r="C342" s="8" t="inlineStr"/>
+      <c r="D342" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E342" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F342" s="9" t="n"/>
+      <c r="G342" s="9" t="inlineStr"/>
+      <c r="H342" s="9" t="n"/>
+      <c r="I342" s="9" t="n"/>
+      <c r="J342" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="8" t="inlineStr">
+        <is>
+          <t>y-448</t>
+        </is>
+      </c>
+      <c r="B343" s="8" t="inlineStr">
+        <is>
+          <t>メタルジグセット</t>
+        </is>
+      </c>
+      <c r="C343" s="8" t="inlineStr"/>
+      <c r="D343" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E343" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F343" s="9" t="n"/>
+      <c r="G343" s="9" t="inlineStr"/>
+      <c r="H343" s="9" t="n"/>
+      <c r="I343" s="9" t="n"/>
+      <c r="J343" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="8" t="inlineStr">
+        <is>
+          <t>y-424</t>
+        </is>
+      </c>
+      <c r="B344" s="8" t="inlineStr">
+        <is>
+          <t>ランタン</t>
+        </is>
+      </c>
+      <c r="C344" s="8" t="inlineStr"/>
+      <c r="D344" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E344" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F344" s="9" t="n"/>
+      <c r="G344" s="9" t="inlineStr"/>
+      <c r="H344" s="9" t="n"/>
+      <c r="I344" s="9" t="n"/>
+      <c r="J344" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="8" t="inlineStr">
+        <is>
+          <t>y-433</t>
+        </is>
+      </c>
+      <c r="B345" s="8" t="inlineStr">
+        <is>
+          <t>モンキーレンチ</t>
+        </is>
+      </c>
+      <c r="C345" s="8" t="inlineStr"/>
+      <c r="D345" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E345" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F345" s="9" t="n"/>
+      <c r="G345" s="9" t="inlineStr"/>
+      <c r="H345" s="9" t="n"/>
+      <c r="I345" s="9" t="n"/>
+      <c r="J345" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="8" t="inlineStr">
+        <is>
+          <t>y-417</t>
+        </is>
+      </c>
+      <c r="B346" s="8" t="inlineStr">
+        <is>
+          <t>タモ網</t>
+        </is>
+      </c>
+      <c r="C346" s="8" t="inlineStr"/>
+      <c r="D346" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E346" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F346" s="9" t="n"/>
+      <c r="G346" s="9" t="inlineStr"/>
+      <c r="H346" s="9" t="n"/>
+      <c r="I346" s="9" t="n"/>
+      <c r="J346" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="8" t="inlineStr">
+        <is>
+          <t>y-405</t>
+        </is>
+      </c>
+      <c r="B347" s="8" t="inlineStr">
+        <is>
+          <t>ひんやりタオル</t>
+        </is>
+      </c>
+      <c r="C347" s="8" t="inlineStr"/>
+      <c r="D347" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E347" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F347" s="9" t="n"/>
+      <c r="G347" s="9" t="inlineStr"/>
+      <c r="H347" s="9" t="n"/>
+      <c r="I347" s="9" t="n"/>
+      <c r="J347" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="8" t="inlineStr">
+        <is>
+          <t>y-389</t>
+        </is>
+      </c>
+      <c r="B348" s="8" t="inlineStr">
+        <is>
+          <t>アウトドアチェア</t>
+        </is>
+      </c>
+      <c r="C348" s="8" t="inlineStr"/>
+      <c r="D348" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E348" s="10" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="F348" s="9" t="n"/>
+      <c r="G348" s="9" t="inlineStr"/>
+      <c r="H348" s="9" t="n"/>
+      <c r="I348" s="9" t="n"/>
+      <c r="J348" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="8" t="inlineStr">
+        <is>
+          <t>y-378</t>
+        </is>
+      </c>
+      <c r="B349" s="8" t="inlineStr">
+        <is>
+          <t>フックリムーバー</t>
+        </is>
+      </c>
+      <c r="C349" s="8" t="inlineStr"/>
+      <c r="D349" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E349" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F349" s="9" t="n"/>
+      <c r="G349" s="9" t="inlineStr"/>
+      <c r="H349" s="9" t="n"/>
+      <c r="I349" s="9" t="n"/>
+      <c r="J349" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="8" t="inlineStr">
+        <is>
+          <t>y-346</t>
+        </is>
+      </c>
+      <c r="B350" s="8" t="inlineStr">
+        <is>
+          <t>グリーンフォーク</t>
+        </is>
+      </c>
+      <c r="C350" s="8" t="inlineStr"/>
+      <c r="D350" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E350" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F350" s="9" t="n"/>
+      <c r="G350" s="9" t="inlineStr"/>
+      <c r="H350" s="9" t="n"/>
+      <c r="I350" s="9" t="n"/>
+      <c r="J350" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="8" t="inlineStr">
+        <is>
+          <t>y-332</t>
+        </is>
+      </c>
+      <c r="B351" s="8" t="inlineStr">
+        <is>
+          <t>焚き火シート</t>
+        </is>
+      </c>
+      <c r="C351" s="8" t="inlineStr"/>
+      <c r="D351" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E351" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F351" s="9" t="n"/>
+      <c r="G351" s="9" t="inlineStr"/>
+      <c r="H351" s="9" t="n"/>
+      <c r="I351" s="9" t="n"/>
+      <c r="J351" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="8" t="inlineStr">
+        <is>
+          <t>y-297</t>
+        </is>
+      </c>
+      <c r="B352" s="8" t="inlineStr">
+        <is>
+          <t>バイク</t>
+        </is>
+      </c>
+      <c r="C352" s="8" t="inlineStr"/>
+      <c r="D352" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E352" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F352" s="9" t="n"/>
+      <c r="G352" s="9" t="inlineStr"/>
+      <c r="H352" s="9" t="n"/>
+      <c r="I352" s="9" t="n"/>
+      <c r="J352" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="8" t="inlineStr">
+        <is>
+          <t>y-268</t>
+        </is>
+      </c>
+      <c r="B353" s="8" t="inlineStr">
+        <is>
+          <t>ロッドホルダー</t>
+        </is>
+      </c>
+      <c r="C353" s="8" t="inlineStr"/>
+      <c r="D353" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E353" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F353" s="9" t="n"/>
+      <c r="G353" s="9" t="inlineStr"/>
+      <c r="H353" s="9" t="n"/>
+      <c r="I353" s="9" t="n"/>
+      <c r="J353" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="8" t="inlineStr">
+        <is>
+          <t>y-235</t>
+        </is>
+      </c>
+      <c r="B354" s="8" t="inlineStr">
+        <is>
+          <t>帽子</t>
+        </is>
+      </c>
+      <c r="C354" s="8" t="inlineStr"/>
+      <c r="D354" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E354" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F354" s="9" t="n"/>
+      <c r="G354" s="9" t="inlineStr"/>
+      <c r="H354" s="9" t="n"/>
+      <c r="I354" s="9" t="n"/>
+      <c r="J354" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="8" t="inlineStr">
+        <is>
+          <t>y-206</t>
+        </is>
+      </c>
+      <c r="B355" s="8" t="inlineStr">
+        <is>
+          <t>リーシュコード</t>
+        </is>
+      </c>
+      <c r="C355" s="8" t="inlineStr"/>
+      <c r="D355" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E355" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F355" s="9" t="n"/>
+      <c r="G355" s="9" t="inlineStr"/>
+      <c r="H355" s="9" t="n"/>
+      <c r="I355" s="9" t="n"/>
+      <c r="J355" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="8" t="inlineStr">
+        <is>
+          <t>y-205</t>
+        </is>
+      </c>
+      <c r="B356" s="8" t="inlineStr">
+        <is>
+          <t>ワークライト</t>
+        </is>
+      </c>
+      <c r="C356" s="8" t="inlineStr"/>
+      <c r="D356" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E356" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F356" s="9" t="n"/>
+      <c r="G356" s="9" t="inlineStr"/>
+      <c r="H356" s="9" t="n"/>
+      <c r="I356" s="9" t="n"/>
+      <c r="J356" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="8" t="inlineStr">
+        <is>
+          <t>y-064</t>
+        </is>
+      </c>
+      <c r="B357" s="8" t="inlineStr">
+        <is>
+          <t>猫</t>
+        </is>
+      </c>
+      <c r="C357" s="8" t="inlineStr"/>
+      <c r="D357" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E357" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F357" s="9" t="n"/>
+      <c r="G357" s="9" t="inlineStr"/>
+      <c r="H357" s="9" t="n"/>
+      <c r="I357" s="9" t="n"/>
+      <c r="J357" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="8" t="inlineStr">
+        <is>
+          <t>y-016</t>
+        </is>
+      </c>
+      <c r="B358" s="8" t="inlineStr">
+        <is>
+          <t>アイアンカバー</t>
+        </is>
+      </c>
+      <c r="C358" s="8" t="inlineStr"/>
+      <c r="D358" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E358" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F358" s="9" t="n"/>
+      <c r="G358" s="9" t="inlineStr"/>
+      <c r="H358" s="9" t="n"/>
+      <c r="I358" s="9" t="n"/>
+      <c r="J358" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="8" t="inlineStr">
+        <is>
+          <t>y-226-2s</t>
+        </is>
+      </c>
+      <c r="B359" s="8" t="inlineStr">
+        <is>
+          <t>マッサージボール</t>
+        </is>
+      </c>
+      <c r="C359" s="8" t="inlineStr"/>
+      <c r="D359" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E359" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F359" s="9" t="n"/>
+      <c r="G359" s="9" t="inlineStr"/>
+      <c r="H359" s="9" t="n"/>
+      <c r="I359" s="9" t="n"/>
+      <c r="J359" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="8" t="inlineStr">
+        <is>
+          <t>y-616</t>
+        </is>
+      </c>
+      <c r="B360" s="8" t="inlineStr">
+        <is>
+          <t>サウナハット</t>
+        </is>
+      </c>
+      <c r="C360" s="8" t="inlineStr"/>
+      <c r="D360" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E360" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F360" s="9" t="n"/>
+      <c r="G360" s="9" t="inlineStr"/>
+      <c r="H360" s="9" t="n"/>
+      <c r="I360" s="9" t="n"/>
+      <c r="J360" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="8" t="inlineStr">
+        <is>
+          <t>y-604</t>
+        </is>
+      </c>
+      <c r="B361" s="8" t="inlineStr">
+        <is>
+          <t>氷嚢</t>
+        </is>
+      </c>
+      <c r="C361" s="8" t="inlineStr"/>
+      <c r="D361" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E361" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F361" s="9" t="n"/>
+      <c r="G361" s="9" t="inlineStr"/>
+      <c r="H361" s="9" t="n"/>
+      <c r="I361" s="9" t="n"/>
+      <c r="J361" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="8" t="inlineStr">
+        <is>
+          <t>y-539</t>
+        </is>
+      </c>
+      <c r="B362" s="8" t="inlineStr">
+        <is>
+          <t>フラフープ</t>
+        </is>
+      </c>
+      <c r="C362" s="8" t="inlineStr"/>
+      <c r="D362" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E362" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F362" s="9" t="n"/>
+      <c r="G362" s="9" t="inlineStr"/>
+      <c r="H362" s="9" t="n"/>
+      <c r="I362" s="9" t="n"/>
+      <c r="J362" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="8" t="inlineStr">
+        <is>
+          <t>y-538</t>
+        </is>
+      </c>
+      <c r="B363" s="8" t="inlineStr">
+        <is>
+          <t>足枕</t>
+        </is>
+      </c>
+      <c r="C363" s="8" t="inlineStr"/>
+      <c r="D363" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E363" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F363" s="9" t="n"/>
+      <c r="G363" s="9" t="inlineStr"/>
+      <c r="H363" s="9" t="n"/>
+      <c r="I363" s="9" t="n"/>
+      <c r="J363" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="8" t="inlineStr">
+        <is>
+          <t>y-534</t>
+        </is>
+      </c>
+      <c r="B364" s="8" t="inlineStr">
+        <is>
+          <t>ヒートブラシ</t>
+        </is>
+      </c>
+      <c r="C364" s="8" t="inlineStr"/>
+      <c r="D364" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E364" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F364" s="9" t="n"/>
+      <c r="G364" s="9" t="inlineStr"/>
+      <c r="H364" s="9" t="n"/>
+      <c r="I364" s="9" t="n"/>
+      <c r="J364" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="8" t="inlineStr">
+        <is>
+          <t>y-527</t>
+        </is>
+      </c>
+      <c r="B365" s="8" t="inlineStr">
+        <is>
+          <t>お着替えポンチョ</t>
+        </is>
+      </c>
+      <c r="C365" s="8" t="inlineStr"/>
+      <c r="D365" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E365" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F365" s="9" t="n"/>
+      <c r="G365" s="9" t="inlineStr"/>
+      <c r="H365" s="9" t="n"/>
+      <c r="I365" s="9" t="n"/>
+      <c r="J365" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="8" t="inlineStr">
+        <is>
+          <t>y-515</t>
+        </is>
+      </c>
+      <c r="B366" s="8" t="inlineStr">
+        <is>
+          <t>ラップタオル</t>
+        </is>
+      </c>
+      <c r="C366" s="8" t="inlineStr"/>
+      <c r="D366" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E366" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F366" s="9" t="n"/>
+      <c r="G366" s="9" t="inlineStr"/>
+      <c r="H366" s="9" t="n"/>
+      <c r="I366" s="9" t="n"/>
+      <c r="J366" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="8" t="inlineStr">
+        <is>
+          <t>y-506</t>
+        </is>
+      </c>
+      <c r="B367" s="8" t="inlineStr">
+        <is>
+          <t>石鹸置き</t>
+        </is>
+      </c>
+      <c r="C367" s="8" t="inlineStr"/>
+      <c r="D367" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E367" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F367" s="9" t="n"/>
+      <c r="G367" s="9" t="inlineStr"/>
+      <c r="H367" s="9" t="n"/>
+      <c r="I367" s="9" t="n"/>
+      <c r="J367" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="8" t="inlineStr">
+        <is>
+          <t>y-505</t>
+        </is>
+      </c>
+      <c r="B368" s="8" t="inlineStr">
+        <is>
+          <t>石鹸置き</t>
+        </is>
+      </c>
+      <c r="C368" s="8" t="inlineStr"/>
+      <c r="D368" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E368" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F368" s="9" t="n"/>
+      <c r="G368" s="9" t="inlineStr"/>
+      <c r="H368" s="9" t="n"/>
+      <c r="I368" s="9" t="n"/>
+      <c r="J368" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="8" t="inlineStr">
+        <is>
+          <t>y-502</t>
+        </is>
+      </c>
+      <c r="B369" s="8" t="inlineStr">
+        <is>
+          <t>ボディブラシ</t>
+        </is>
+      </c>
+      <c r="C369" s="8" t="inlineStr"/>
+      <c r="D369" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E369" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F369" s="9" t="n"/>
+      <c r="G369" s="9" t="inlineStr"/>
+      <c r="H369" s="9" t="n"/>
+      <c r="I369" s="9" t="n"/>
+      <c r="J369" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="8" t="inlineStr">
+        <is>
+          <t>y-496</t>
+        </is>
+      </c>
+      <c r="B370" s="8" t="inlineStr">
+        <is>
+          <t>トレーニング</t>
+        </is>
+      </c>
+      <c r="C370" s="8" t="inlineStr"/>
+      <c r="D370" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E370" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F370" s="9" t="n"/>
+      <c r="G370" s="9" t="inlineStr"/>
+      <c r="H370" s="9" t="n"/>
+      <c r="I370" s="9" t="n"/>
+      <c r="J370" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="8" t="inlineStr">
+        <is>
+          <t>y-494</t>
+        </is>
+      </c>
+      <c r="B371" s="8" t="inlineStr">
+        <is>
+          <t>ゴルフクラブホルダー</t>
+        </is>
+      </c>
+      <c r="C371" s="8" t="inlineStr"/>
+      <c r="D371" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E371" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F371" s="9" t="n"/>
+      <c r="G371" s="9" t="inlineStr"/>
+      <c r="H371" s="9" t="n"/>
+      <c r="I371" s="9" t="n"/>
+      <c r="J371" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="8" t="inlineStr">
+        <is>
+          <t>y-479</t>
+        </is>
+      </c>
+      <c r="B372" s="8" t="inlineStr">
+        <is>
+          <t>足湯</t>
+        </is>
+      </c>
+      <c r="C372" s="8" t="inlineStr"/>
+      <c r="D372" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E372" s="10" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F372" s="9" t="n"/>
+      <c r="G372" s="9" t="inlineStr"/>
+      <c r="H372" s="9" t="n"/>
+      <c r="I372" s="9" t="n"/>
+      <c r="J372" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="8" t="inlineStr">
+        <is>
+          <t>y-459</t>
+        </is>
+      </c>
+      <c r="B373" s="8" t="inlineStr">
+        <is>
+          <t>サウナハット</t>
+        </is>
+      </c>
+      <c r="C373" s="8" t="inlineStr"/>
+      <c r="D373" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E373" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F373" s="9" t="n"/>
+      <c r="G373" s="9" t="inlineStr"/>
+      <c r="H373" s="9" t="n"/>
+      <c r="I373" s="9" t="n"/>
+      <c r="J373" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="8" t="inlineStr">
+        <is>
+          <t>y-450</t>
+        </is>
+      </c>
+      <c r="B374" s="8" t="inlineStr">
+        <is>
+          <t>アイマスク</t>
+        </is>
+      </c>
+      <c r="C374" s="8" t="inlineStr"/>
+      <c r="D374" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E374" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F374" s="9" t="n"/>
+      <c r="G374" s="9" t="inlineStr"/>
+      <c r="H374" s="9" t="n"/>
+      <c r="I374" s="9" t="n"/>
+      <c r="J374" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="8" t="inlineStr">
+        <is>
+          <t>y-421</t>
+        </is>
+      </c>
+      <c r="B375" s="8" t="inlineStr">
+        <is>
+          <t>ガードル</t>
+        </is>
+      </c>
+      <c r="C375" s="8" t="inlineStr"/>
+      <c r="D375" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E375" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F375" s="9" t="n"/>
+      <c r="G375" s="9" t="inlineStr"/>
+      <c r="H375" s="9" t="n"/>
+      <c r="I375" s="9" t="n"/>
+      <c r="J375" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="8" t="inlineStr">
+        <is>
+          <t>y-423</t>
+        </is>
+      </c>
+      <c r="B376" s="8" t="inlineStr">
+        <is>
+          <t>足指サポーター</t>
+        </is>
+      </c>
+      <c r="C376" s="8" t="inlineStr"/>
+      <c r="D376" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E376" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F376" s="9" t="n"/>
+      <c r="G376" s="9" t="inlineStr"/>
+      <c r="H376" s="9" t="n"/>
+      <c r="I376" s="9" t="n"/>
+      <c r="J376" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="8" t="inlineStr">
+        <is>
+          <t>y-418</t>
+        </is>
+      </c>
+      <c r="B377" s="8" t="inlineStr">
+        <is>
+          <t>フォームローラー</t>
+        </is>
+      </c>
+      <c r="C377" s="8" t="inlineStr"/>
+      <c r="D377" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E377" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F377" s="9" t="n"/>
+      <c r="G377" s="9" t="inlineStr"/>
+      <c r="H377" s="9" t="n"/>
+      <c r="I377" s="9" t="n"/>
+      <c r="J377" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="8" t="inlineStr">
+        <is>
+          <t>y-408</t>
+        </is>
+      </c>
+      <c r="B378" s="8" t="inlineStr">
+        <is>
+          <t>ヨガブロック</t>
+        </is>
+      </c>
+      <c r="C378" s="8" t="inlineStr"/>
+      <c r="D378" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E378" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F378" s="9" t="n"/>
+      <c r="G378" s="9" t="inlineStr"/>
+      <c r="H378" s="9" t="n"/>
+      <c r="I378" s="9" t="n"/>
+      <c r="J378" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="8" t="inlineStr">
+        <is>
+          <t>y-350</t>
+        </is>
+      </c>
+      <c r="B379" s="8" t="inlineStr">
+        <is>
+          <t>肘サポーター</t>
+        </is>
+      </c>
+      <c r="C379" s="8" t="inlineStr"/>
+      <c r="D379" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E379" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F379" s="9" t="n"/>
+      <c r="G379" s="9" t="inlineStr"/>
+      <c r="H379" s="9" t="n"/>
+      <c r="I379" s="9" t="n"/>
+      <c r="J379" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="8" t="inlineStr">
+        <is>
+          <t>y-347</t>
+        </is>
+      </c>
+      <c r="B380" s="8" t="inlineStr">
+        <is>
+          <t>サポーター</t>
+        </is>
+      </c>
+      <c r="C380" s="8" t="inlineStr"/>
+      <c r="D380" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E380" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F380" s="9" t="n"/>
+      <c r="G380" s="9" t="inlineStr"/>
+      <c r="H380" s="9" t="n"/>
+      <c r="I380" s="9" t="n"/>
+      <c r="J380" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="8" t="inlineStr">
+        <is>
+          <t>y-370</t>
+        </is>
+      </c>
+      <c r="B381" s="8" t="inlineStr">
+        <is>
+          <t>膝サポーター</t>
+        </is>
+      </c>
+      <c r="C381" s="8" t="inlineStr"/>
+      <c r="D381" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E381" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F381" s="9" t="n"/>
+      <c r="G381" s="9" t="inlineStr"/>
+      <c r="H381" s="9" t="n"/>
+      <c r="I381" s="9" t="n"/>
+      <c r="J381" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="8" t="inlineStr">
+        <is>
+          <t>y-380</t>
+        </is>
+      </c>
+      <c r="B382" s="8" t="inlineStr">
+        <is>
+          <t>ウエストニッパー</t>
+        </is>
+      </c>
+      <c r="C382" s="8" t="inlineStr"/>
+      <c r="D382" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E382" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F382" s="9" t="n"/>
+      <c r="G382" s="9" t="inlineStr"/>
+      <c r="H382" s="9" t="n"/>
+      <c r="I382" s="9" t="n"/>
+      <c r="J382" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="8" t="inlineStr">
+        <is>
+          <t>y-381</t>
+        </is>
+      </c>
+      <c r="B383" s="8" t="inlineStr">
+        <is>
+          <t>発汗ベルト</t>
+        </is>
+      </c>
+      <c r="C383" s="8" t="inlineStr"/>
+      <c r="D383" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E383" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F383" s="9" t="n"/>
+      <c r="G383" s="9" t="inlineStr"/>
+      <c r="H383" s="9" t="n"/>
+      <c r="I383" s="9" t="n"/>
+      <c r="J383" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="8" t="inlineStr">
+        <is>
+          <t>y-386</t>
+        </is>
+      </c>
+      <c r="B384" s="8" t="inlineStr">
+        <is>
+          <t>ダイエットベルト</t>
+        </is>
+      </c>
+      <c r="C384" s="8" t="inlineStr"/>
+      <c r="D384" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E384" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F384" s="9" t="n"/>
+      <c r="G384" s="9" t="inlineStr"/>
+      <c r="H384" s="9" t="n"/>
+      <c r="I384" s="9" t="n"/>
+      <c r="J384" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="8" t="inlineStr">
+        <is>
+          <t>y-351</t>
+        </is>
+      </c>
+      <c r="B385" s="8" t="inlineStr">
+        <is>
+          <t>足首サポーター</t>
+        </is>
+      </c>
+      <c r="C385" s="8" t="inlineStr"/>
+      <c r="D385" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E385" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F385" s="9" t="n"/>
+      <c r="G385" s="9" t="inlineStr"/>
+      <c r="H385" s="9" t="n"/>
+      <c r="I385" s="9" t="n"/>
+      <c r="J385" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="8" t="inlineStr">
+        <is>
+          <t>y-338</t>
+        </is>
+      </c>
+      <c r="B386" s="8" t="inlineStr">
+        <is>
+          <t>インソール</t>
+        </is>
+      </c>
+      <c r="C386" s="8" t="inlineStr"/>
+      <c r="D386" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E386" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F386" s="9" t="n"/>
+      <c r="G386" s="9" t="inlineStr"/>
+      <c r="H386" s="9" t="n"/>
+      <c r="I386" s="9" t="n"/>
+      <c r="J386" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="8" t="inlineStr">
+        <is>
+          <t>y-285</t>
+        </is>
+      </c>
+      <c r="B387" s="8" t="inlineStr">
+        <is>
+          <t>トレーニングチューブ</t>
+        </is>
+      </c>
+      <c r="C387" s="8" t="inlineStr"/>
+      <c r="D387" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E387" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F387" s="9" t="n"/>
+      <c r="G387" s="9" t="inlineStr"/>
+      <c r="H387" s="9" t="n"/>
+      <c r="I387" s="9" t="n"/>
+      <c r="J387" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="8" t="inlineStr">
+        <is>
+          <t>y-275</t>
+        </is>
+      </c>
+      <c r="B388" s="8" t="inlineStr">
+        <is>
+          <t>縄跳び</t>
+        </is>
+      </c>
+      <c r="C388" s="8" t="inlineStr"/>
+      <c r="D388" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E388" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F388" s="9" t="n"/>
+      <c r="G388" s="9" t="inlineStr"/>
+      <c r="H388" s="9" t="n"/>
+      <c r="I388" s="9" t="n"/>
+      <c r="J388" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="8" t="inlineStr">
+        <is>
+          <t>y-272</t>
+        </is>
+      </c>
+      <c r="B389" s="8" t="inlineStr">
+        <is>
+          <t>インソール</t>
+        </is>
+      </c>
+      <c r="C389" s="8" t="inlineStr"/>
+      <c r="D389" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E389" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F389" s="9" t="n"/>
+      <c r="G389" s="9" t="inlineStr"/>
+      <c r="H389" s="9" t="n"/>
+      <c r="I389" s="9" t="n"/>
+      <c r="J389" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="8" t="inlineStr">
+        <is>
+          <t>y-252</t>
+        </is>
+      </c>
+      <c r="B390" s="8" t="inlineStr">
+        <is>
+          <t>トレーニングチューブ</t>
+        </is>
+      </c>
+      <c r="C390" s="8" t="inlineStr"/>
+      <c r="D390" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E390" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F390" s="9" t="n"/>
+      <c r="G390" s="9" t="inlineStr"/>
+      <c r="H390" s="9" t="n"/>
+      <c r="I390" s="9" t="n"/>
+      <c r="J390" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="8" t="inlineStr">
+        <is>
+          <t>y-250</t>
+        </is>
+      </c>
+      <c r="B391" s="8" t="inlineStr">
+        <is>
+          <t>ハンドグリップ</t>
+        </is>
+      </c>
+      <c r="C391" s="8" t="inlineStr"/>
+      <c r="D391" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E391" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F391" s="9" t="n"/>
+      <c r="G391" s="9" t="inlineStr"/>
+      <c r="H391" s="9" t="n"/>
+      <c r="I391" s="9" t="n"/>
+      <c r="J391" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="8" t="inlineStr">
+        <is>
+          <t>y-251</t>
+        </is>
+      </c>
+      <c r="B392" s="8" t="inlineStr">
+        <is>
+          <t>ハンドグリップ</t>
+        </is>
+      </c>
+      <c r="C392" s="8" t="inlineStr"/>
+      <c r="D392" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E392" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F392" s="9" t="n"/>
+      <c r="G392" s="9" t="inlineStr"/>
+      <c r="H392" s="9" t="n"/>
+      <c r="I392" s="9" t="n"/>
+      <c r="J392" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="8" t="inlineStr">
+        <is>
+          <t>y-256</t>
+        </is>
+      </c>
+      <c r="B393" s="8" t="inlineStr">
+        <is>
+          <t>パワーグリップ</t>
+        </is>
+      </c>
+      <c r="C393" s="8" t="inlineStr"/>
+      <c r="D393" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E393" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F393" s="9" t="n"/>
+      <c r="G393" s="9" t="inlineStr"/>
+      <c r="H393" s="9" t="n"/>
+      <c r="I393" s="9" t="n"/>
+      <c r="J393" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="8" t="inlineStr">
+        <is>
+          <t>y-248</t>
+        </is>
+      </c>
+      <c r="B394" s="8" t="inlineStr">
+        <is>
+          <t>トレーニングチューブ</t>
+        </is>
+      </c>
+      <c r="C394" s="8" t="inlineStr"/>
+      <c r="D394" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E394" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F394" s="9" t="n"/>
+      <c r="G394" s="9" t="inlineStr"/>
+      <c r="H394" s="9" t="n"/>
+      <c r="I394" s="9" t="n"/>
+      <c r="J394" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="8" t="inlineStr">
+        <is>
+          <t>y-242</t>
+        </is>
+      </c>
+      <c r="B395" s="8" t="inlineStr">
+        <is>
+          <t>バスピロー</t>
+        </is>
+      </c>
+      <c r="C395" s="8" t="inlineStr"/>
+      <c r="D395" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E395" s="10" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="F395" s="9" t="n"/>
+      <c r="G395" s="9" t="inlineStr"/>
+      <c r="H395" s="9" t="n"/>
+      <c r="I395" s="9" t="n"/>
+      <c r="J395" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="8" t="inlineStr">
+        <is>
+          <t>y-224</t>
+        </is>
+      </c>
+      <c r="B396" s="8" t="inlineStr">
+        <is>
+          <t>氷嚢</t>
+        </is>
+      </c>
+      <c r="C396" s="8" t="inlineStr"/>
+      <c r="D396" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E396" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F396" s="9" t="n"/>
+      <c r="G396" s="9" t="inlineStr"/>
+      <c r="H396" s="9" t="n"/>
+      <c r="I396" s="9" t="n"/>
+      <c r="J396" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="8" t="inlineStr">
+        <is>
+          <t>y-227</t>
+        </is>
+      </c>
+      <c r="B397" s="8" t="inlineStr">
+        <is>
+          <t>マッサージボール</t>
+        </is>
+      </c>
+      <c r="C397" s="8" t="inlineStr"/>
+      <c r="D397" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E397" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F397" s="9" t="n"/>
+      <c r="G397" s="9" t="inlineStr"/>
+      <c r="H397" s="9" t="n"/>
+      <c r="I397" s="9" t="n"/>
+      <c r="J397" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="8" t="inlineStr">
+        <is>
+          <t>y-223</t>
+        </is>
+      </c>
+      <c r="B398" s="8" t="inlineStr">
+        <is>
+          <t>耳かき</t>
+        </is>
+      </c>
+      <c r="C398" s="8" t="inlineStr"/>
+      <c r="D398" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E398" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F398" s="9" t="n"/>
+      <c r="G398" s="9" t="inlineStr"/>
+      <c r="H398" s="9" t="n"/>
+      <c r="I398" s="9" t="n"/>
+      <c r="J398" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="8" t="inlineStr">
+        <is>
+          <t>y-215</t>
+        </is>
+      </c>
+      <c r="B399" s="8" t="inlineStr">
+        <is>
+          <t>耳かき</t>
+        </is>
+      </c>
+      <c r="C399" s="8" t="inlineStr"/>
+      <c r="D399" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E399" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F399" s="9" t="n"/>
+      <c r="G399" s="9" t="inlineStr"/>
+      <c r="H399" s="9" t="n"/>
+      <c r="I399" s="9" t="n"/>
+      <c r="J399" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="8" t="inlineStr">
+        <is>
+          <t>y-203</t>
+        </is>
+      </c>
+      <c r="B400" s="8" t="inlineStr">
+        <is>
+          <t>マッサージローラー</t>
+        </is>
+      </c>
+      <c r="C400" s="8" t="inlineStr"/>
+      <c r="D400" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E400" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F400" s="9" t="n"/>
+      <c r="G400" s="9" t="inlineStr"/>
+      <c r="H400" s="9" t="n"/>
+      <c r="I400" s="9" t="n"/>
+      <c r="J400" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="8" t="inlineStr">
+        <is>
+          <t>y-187</t>
+        </is>
+      </c>
+      <c r="B401" s="8" t="inlineStr">
+        <is>
+          <t>円座クッション</t>
+        </is>
+      </c>
+      <c r="C401" s="8" t="inlineStr"/>
+      <c r="D401" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E401" s="10" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F401" s="9" t="n"/>
+      <c r="G401" s="9" t="inlineStr"/>
+      <c r="H401" s="9" t="n"/>
+      <c r="I401" s="9" t="n"/>
+      <c r="J401" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="8" t="inlineStr">
+        <is>
+          <t>y-179</t>
+        </is>
+      </c>
+      <c r="B402" s="8" t="inlineStr">
+        <is>
+          <t>ふくらはぎ</t>
+        </is>
+      </c>
+      <c r="C402" s="8" t="inlineStr"/>
+      <c r="D402" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E402" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F402" s="9" t="n"/>
+      <c r="G402" s="9" t="inlineStr"/>
+      <c r="H402" s="9" t="n"/>
+      <c r="I402" s="9" t="n"/>
+      <c r="J402" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="8" t="inlineStr">
+        <is>
+          <t>y-178</t>
+        </is>
+      </c>
+      <c r="B403" s="8" t="inlineStr">
+        <is>
+          <t>耳栓</t>
+        </is>
+      </c>
+      <c r="C403" s="8" t="inlineStr"/>
+      <c r="D403" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E403" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F403" s="9" t="n"/>
+      <c r="G403" s="9" t="inlineStr"/>
+      <c r="H403" s="9" t="n"/>
+      <c r="I403" s="9" t="n"/>
+      <c r="J403" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="8" t="inlineStr">
+        <is>
+          <t>y-172</t>
+        </is>
+      </c>
+      <c r="B404" s="8" t="inlineStr">
+        <is>
+          <t>膝サポーター</t>
+        </is>
+      </c>
+      <c r="C404" s="8" t="inlineStr"/>
+      <c r="D404" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E404" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F404" s="9" t="n"/>
+      <c r="G404" s="9" t="inlineStr"/>
+      <c r="H404" s="9" t="n"/>
+      <c r="I404" s="9" t="n"/>
+      <c r="J404" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="8" t="inlineStr">
+        <is>
+          <t>y-171</t>
+        </is>
+      </c>
+      <c r="B405" s="8" t="inlineStr">
+        <is>
+          <t>膝サポーター</t>
+        </is>
+      </c>
+      <c r="C405" s="8" t="inlineStr"/>
+      <c r="D405" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E405" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F405" s="9" t="n"/>
+      <c r="G405" s="9" t="inlineStr"/>
+      <c r="H405" s="9" t="n"/>
+      <c r="I405" s="9" t="n"/>
+      <c r="J405" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="8" t="inlineStr">
+        <is>
+          <t>y-117</t>
+        </is>
+      </c>
+      <c r="B406" s="8" t="inlineStr">
+        <is>
+          <t>耳かき</t>
+        </is>
+      </c>
+      <c r="C406" s="8" t="inlineStr"/>
+      <c r="D406" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E406" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F406" s="9" t="n"/>
+      <c r="G406" s="9" t="inlineStr"/>
+      <c r="H406" s="9" t="n"/>
+      <c r="I406" s="9" t="n"/>
+      <c r="J406" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="8" t="inlineStr">
+        <is>
+          <t>y-053</t>
+        </is>
+      </c>
+      <c r="B407" s="8" t="inlineStr">
+        <is>
+          <t>ランニングポーチ</t>
+        </is>
+      </c>
+      <c r="C407" s="8" t="inlineStr"/>
+      <c r="D407" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E407" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F407" s="9" t="n"/>
+      <c r="G407" s="9" t="inlineStr"/>
+      <c r="H407" s="9" t="n"/>
+      <c r="I407" s="9" t="n"/>
+      <c r="J407" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="8" t="inlineStr">
+        <is>
+          <t>y-022</t>
+        </is>
+      </c>
+      <c r="B408" s="8" t="inlineStr">
+        <is>
+          <t>トレーニングチューブ</t>
+        </is>
+      </c>
+      <c r="C408" s="8" t="inlineStr"/>
+      <c r="D408" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E408" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F408" s="9" t="n"/>
+      <c r="G408" s="9" t="inlineStr"/>
+      <c r="H408" s="9" t="n"/>
+      <c r="I408" s="9" t="n"/>
+      <c r="J408" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="8" t="inlineStr">
+        <is>
+          <t>y-669</t>
+        </is>
+      </c>
+      <c r="B409" s="8" t="inlineStr">
+        <is>
+          <t>usb</t>
+        </is>
+      </c>
+      <c r="C409" s="8" t="inlineStr"/>
+      <c r="D409" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E409" s="10" t="n">
         <v>30</v>
       </c>
-      <c r="F337" s="12" t="n"/>
-[...282 lines deleted...]
-      <c r="E348" s="13" t="n">
+      <c r="F409" s="9" t="n"/>
+      <c r="G409" s="9" t="inlineStr"/>
+      <c r="H409" s="9" t="n"/>
+      <c r="I409" s="9" t="n"/>
+      <c r="J409" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="8" t="inlineStr">
+        <is>
+          <t>y-218-2s</t>
+        </is>
+      </c>
+      <c r="B410" s="8" t="inlineStr">
+        <is>
+          <t>タイプc</t>
+        </is>
+      </c>
+      <c r="C410" s="8" t="inlineStr"/>
+      <c r="D410" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E410" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F410" s="9" t="n"/>
+      <c r="G410" s="9" t="inlineStr"/>
+      <c r="H410" s="9" t="n"/>
+      <c r="I410" s="9" t="n"/>
+      <c r="J410" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="8" t="inlineStr">
+        <is>
+          <t>y-592</t>
+        </is>
+      </c>
+      <c r="B411" s="8" t="inlineStr">
+        <is>
+          <t>スマホホルダー</t>
+        </is>
+      </c>
+      <c r="C411" s="8" t="inlineStr"/>
+      <c r="D411" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E411" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F411" s="9" t="n"/>
+      <c r="G411" s="9" t="inlineStr"/>
+      <c r="H411" s="9" t="n"/>
+      <c r="I411" s="9" t="n"/>
+      <c r="J411" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="8" t="inlineStr">
+        <is>
+          <t>y-584</t>
+        </is>
+      </c>
+      <c r="B412" s="8" t="inlineStr">
+        <is>
+          <t>スマホ</t>
+        </is>
+      </c>
+      <c r="C412" s="8" t="inlineStr"/>
+      <c r="D412" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E412" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F412" s="9" t="n"/>
+      <c r="G412" s="9" t="inlineStr"/>
+      <c r="H412" s="9" t="n"/>
+      <c r="I412" s="9" t="n"/>
+      <c r="J412" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="8" t="inlineStr">
+        <is>
+          <t>y-575</t>
+        </is>
+      </c>
+      <c r="B413" s="8" t="inlineStr">
+        <is>
+          <t>スマホショルダー</t>
+        </is>
+      </c>
+      <c r="C413" s="8" t="inlineStr"/>
+      <c r="D413" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E413" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F413" s="9" t="n"/>
+      <c r="G413" s="9" t="inlineStr"/>
+      <c r="H413" s="9" t="n"/>
+      <c r="I413" s="9" t="n"/>
+      <c r="J413" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="8" t="inlineStr">
+        <is>
+          <t>y-567</t>
+        </is>
+      </c>
+      <c r="B414" s="8" t="inlineStr">
+        <is>
+          <t>アップルウォッチ</t>
+        </is>
+      </c>
+      <c r="C414" s="8" t="inlineStr"/>
+      <c r="D414" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E414" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F414" s="9" t="n"/>
+      <c r="G414" s="9" t="inlineStr"/>
+      <c r="H414" s="9" t="n"/>
+      <c r="I414" s="9" t="n"/>
+      <c r="J414" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="8" t="inlineStr">
+        <is>
+          <t>y-555</t>
+        </is>
+      </c>
+      <c r="B415" s="8" t="inlineStr">
+        <is>
+          <t>スマホリング</t>
+        </is>
+      </c>
+      <c r="C415" s="8" t="inlineStr"/>
+      <c r="D415" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E415" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F415" s="9" t="n"/>
+      <c r="G415" s="9" t="inlineStr"/>
+      <c r="H415" s="9" t="n"/>
+      <c r="I415" s="9" t="n"/>
+      <c r="J415" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="8" t="inlineStr">
+        <is>
+          <t>y-535</t>
+        </is>
+      </c>
+      <c r="B416" s="8" t="inlineStr">
+        <is>
+          <t>室内アンテナ</t>
+        </is>
+      </c>
+      <c r="C416" s="8" t="inlineStr"/>
+      <c r="D416" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E416" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F416" s="9" t="n"/>
+      <c r="G416" s="9" t="inlineStr"/>
+      <c r="H416" s="9" t="n"/>
+      <c r="I416" s="9" t="n"/>
+      <c r="J416" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="8" t="inlineStr">
+        <is>
+          <t>y-526</t>
+        </is>
+      </c>
+      <c r="B417" s="8" t="inlineStr">
+        <is>
+          <t>ヘッドホンカバー</t>
+        </is>
+      </c>
+      <c r="C417" s="8" t="inlineStr"/>
+      <c r="D417" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E417" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F417" s="9" t="n"/>
+      <c r="G417" s="9" t="inlineStr"/>
+      <c r="H417" s="9" t="n"/>
+      <c r="I417" s="9" t="n"/>
+      <c r="J417" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="8" t="inlineStr">
+        <is>
+          <t>y-525</t>
+        </is>
+      </c>
+      <c r="B418" s="8" t="inlineStr">
+        <is>
+          <t>ヘッドホンカバー</t>
+        </is>
+      </c>
+      <c r="C418" s="8" t="inlineStr"/>
+      <c r="D418" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E418" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F418" s="9" t="n"/>
+      <c r="G418" s="9" t="inlineStr"/>
+      <c r="H418" s="9" t="n"/>
+      <c r="I418" s="9" t="n"/>
+      <c r="J418" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="8" t="inlineStr">
+        <is>
+          <t>y-531</t>
+        </is>
+      </c>
+      <c r="B419" s="8" t="inlineStr">
+        <is>
+          <t>モニターライト</t>
+        </is>
+      </c>
+      <c r="C419" s="8" t="inlineStr"/>
+      <c r="D419" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E419" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F419" s="9" t="n"/>
+      <c r="G419" s="9" t="inlineStr"/>
+      <c r="H419" s="9" t="n"/>
+      <c r="I419" s="9" t="n"/>
+      <c r="J419" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="8" t="inlineStr">
+        <is>
+          <t>y-529</t>
+        </is>
+      </c>
+      <c r="B420" s="8" t="inlineStr">
+        <is>
+          <t>スマホホルダー</t>
+        </is>
+      </c>
+      <c r="C420" s="8" t="inlineStr"/>
+      <c r="D420" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E420" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F420" s="9" t="n"/>
+      <c r="G420" s="9" t="inlineStr"/>
+      <c r="H420" s="9" t="n"/>
+      <c r="I420" s="9" t="n"/>
+      <c r="J420" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="8" t="inlineStr">
+        <is>
+          <t>y-492</t>
+        </is>
+      </c>
+      <c r="B421" s="8" t="inlineStr">
+        <is>
+          <t>ワイヤレス充電器</t>
+        </is>
+      </c>
+      <c r="C421" s="8" t="inlineStr"/>
+      <c r="D421" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E421" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F421" s="9" t="n"/>
+      <c r="G421" s="9" t="inlineStr"/>
+      <c r="H421" s="9" t="n"/>
+      <c r="I421" s="9" t="n"/>
+      <c r="J421" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="8" t="inlineStr">
+        <is>
+          <t>y-486</t>
+        </is>
+      </c>
+      <c r="B422" s="8" t="inlineStr">
+        <is>
+          <t>電子メモパッド</t>
+        </is>
+      </c>
+      <c r="C422" s="8" t="inlineStr"/>
+      <c r="D422" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E422" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F422" s="9" t="n"/>
+      <c r="G422" s="9" t="inlineStr"/>
+      <c r="H422" s="9" t="n"/>
+      <c r="I422" s="9" t="n"/>
+      <c r="J422" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="8" t="inlineStr">
+        <is>
+          <t>y-476</t>
+        </is>
+      </c>
+      <c r="B423" s="8" t="inlineStr">
+        <is>
+          <t>ガジェットポーチ</t>
+        </is>
+      </c>
+      <c r="C423" s="8" t="inlineStr"/>
+      <c r="D423" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E423" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F423" s="9" t="n"/>
+      <c r="G423" s="9" t="inlineStr"/>
+      <c r="H423" s="9" t="n"/>
+      <c r="I423" s="9" t="n"/>
+      <c r="J423" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="8" t="inlineStr">
+        <is>
+          <t>y-458</t>
+        </is>
+      </c>
+      <c r="B424" s="8" t="inlineStr">
+        <is>
+          <t>マウスパッド</t>
+        </is>
+      </c>
+      <c r="C424" s="8" t="inlineStr"/>
+      <c r="D424" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E424" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F424" s="9" t="n"/>
+      <c r="G424" s="9" t="inlineStr"/>
+      <c r="H424" s="9" t="n"/>
+      <c r="I424" s="9" t="n"/>
+      <c r="J424" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="8" t="inlineStr">
+        <is>
+          <t>y-447</t>
+        </is>
+      </c>
+      <c r="B425" s="8" t="inlineStr">
+        <is>
+          <t>防水ケース</t>
+        </is>
+      </c>
+      <c r="C425" s="8" t="inlineStr"/>
+      <c r="D425" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E425" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F425" s="9" t="n"/>
+      <c r="G425" s="9" t="inlineStr"/>
+      <c r="H425" s="9" t="n"/>
+      <c r="I425" s="9" t="n"/>
+      <c r="J425" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="8" t="inlineStr">
+        <is>
+          <t>y-444</t>
+        </is>
+      </c>
+      <c r="B426" s="8" t="inlineStr">
+        <is>
+          <t>スマホストラップ</t>
+        </is>
+      </c>
+      <c r="C426" s="8" t="inlineStr"/>
+      <c r="D426" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E426" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F426" s="9" t="n"/>
+      <c r="G426" s="9" t="inlineStr"/>
+      <c r="H426" s="9" t="n"/>
+      <c r="I426" s="9" t="n"/>
+      <c r="J426" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="8" t="inlineStr">
+        <is>
+          <t>y-431</t>
+        </is>
+      </c>
+      <c r="B427" s="8" t="inlineStr">
+        <is>
+          <t>ゲーミングイヤホン</t>
+        </is>
+      </c>
+      <c r="C427" s="8" t="inlineStr"/>
+      <c r="D427" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E427" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F427" s="9" t="n"/>
+      <c r="G427" s="9" t="inlineStr"/>
+      <c r="H427" s="9" t="n"/>
+      <c r="I427" s="9" t="n"/>
+      <c r="J427" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="8" t="inlineStr">
+        <is>
+          <t>y-420</t>
+        </is>
+      </c>
+      <c r="B428" s="8" t="inlineStr">
+        <is>
+          <t>タッチペン</t>
+        </is>
+      </c>
+      <c r="C428" s="8" t="inlineStr"/>
+      <c r="D428" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E428" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F428" s="9" t="n"/>
+      <c r="G428" s="9" t="inlineStr"/>
+      <c r="H428" s="9" t="n"/>
+      <c r="I428" s="9" t="n"/>
+      <c r="J428" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="8" t="inlineStr">
+        <is>
+          <t>y-428</t>
+        </is>
+      </c>
+      <c r="B429" s="8" t="inlineStr">
+        <is>
+          <t>HDMI</t>
+        </is>
+      </c>
+      <c r="C429" s="8" t="inlineStr"/>
+      <c r="D429" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E429" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F429" s="9" t="n"/>
+      <c r="G429" s="9" t="inlineStr"/>
+      <c r="H429" s="9" t="n"/>
+      <c r="I429" s="9" t="n"/>
+      <c r="J429" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="8" t="inlineStr">
+        <is>
+          <t>y-411</t>
+        </is>
+      </c>
+      <c r="B430" s="8" t="inlineStr">
+        <is>
+          <t>スマホスタンド</t>
+        </is>
+      </c>
+      <c r="C430" s="8" t="inlineStr"/>
+      <c r="D430" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E430" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F430" s="9" t="n"/>
+      <c r="G430" s="9" t="inlineStr"/>
+      <c r="H430" s="9" t="n"/>
+      <c r="I430" s="9" t="n"/>
+      <c r="J430" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="8" t="inlineStr">
+        <is>
+          <t>y-414</t>
+        </is>
+      </c>
+      <c r="B431" s="8" t="inlineStr">
+        <is>
+          <t>ブックスタンド</t>
+        </is>
+      </c>
+      <c r="C431" s="8" t="inlineStr"/>
+      <c r="D431" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E431" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F431" s="9" t="n"/>
+      <c r="G431" s="9" t="inlineStr"/>
+      <c r="H431" s="9" t="n"/>
+      <c r="I431" s="9" t="n"/>
+      <c r="J431" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="8" t="inlineStr">
+        <is>
+          <t>y-352</t>
+        </is>
+      </c>
+      <c r="B432" s="8" t="inlineStr">
+        <is>
+          <t>タブレットケース</t>
+        </is>
+      </c>
+      <c r="C432" s="8" t="inlineStr"/>
+      <c r="D432" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E432" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F432" s="9" t="n"/>
+      <c r="G432" s="9" t="inlineStr"/>
+      <c r="H432" s="9" t="n"/>
+      <c r="I432" s="9" t="n"/>
+      <c r="J432" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="8" t="inlineStr">
+        <is>
+          <t>y-382</t>
+        </is>
+      </c>
+      <c r="B433" s="8" t="inlineStr">
+        <is>
+          <t>HDMI</t>
+        </is>
+      </c>
+      <c r="C433" s="8" t="inlineStr"/>
+      <c r="D433" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E433" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F433" s="9" t="n"/>
+      <c r="G433" s="9" t="inlineStr"/>
+      <c r="H433" s="9" t="n"/>
+      <c r="I433" s="9" t="n"/>
+      <c r="J433" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="8" t="inlineStr">
+        <is>
+          <t>y-377</t>
+        </is>
+      </c>
+      <c r="B434" s="8" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="C434" s="8" t="inlineStr"/>
+      <c r="D434" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E434" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F434" s="9" t="n"/>
+      <c r="G434" s="9" t="inlineStr"/>
+      <c r="H434" s="9" t="n"/>
+      <c r="I434" s="9" t="n"/>
+      <c r="J434" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="8" t="inlineStr">
+        <is>
+          <t>y-373</t>
+        </is>
+      </c>
+      <c r="B435" s="8" t="inlineStr">
+        <is>
+          <t>変換アダプター</t>
+        </is>
+      </c>
+      <c r="C435" s="8" t="inlineStr"/>
+      <c r="D435" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E435" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F435" s="9" t="n"/>
+      <c r="G435" s="9" t="inlineStr"/>
+      <c r="H435" s="9" t="n"/>
+      <c r="I435" s="9" t="n"/>
+      <c r="J435" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="8" t="inlineStr">
+        <is>
+          <t>y-385</t>
+        </is>
+      </c>
+      <c r="B436" s="8" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="C436" s="8" t="inlineStr"/>
+      <c r="D436" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E436" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F436" s="9" t="n"/>
+      <c r="G436" s="9" t="inlineStr"/>
+      <c r="H436" s="9" t="n"/>
+      <c r="I436" s="9" t="n"/>
+      <c r="J436" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="8" t="inlineStr">
+        <is>
+          <t>y-337</t>
+        </is>
+      </c>
+      <c r="B437" s="8" t="inlineStr">
+        <is>
+          <t>タブレットスタンド</t>
+        </is>
+      </c>
+      <c r="C437" s="8" t="inlineStr"/>
+      <c r="D437" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E437" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F437" s="9" t="n"/>
+      <c r="G437" s="9" t="inlineStr"/>
+      <c r="H437" s="9" t="n"/>
+      <c r="I437" s="9" t="n"/>
+      <c r="J437" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="8" t="inlineStr">
+        <is>
+          <t>y-339</t>
+        </is>
+      </c>
+      <c r="B438" s="8" t="inlineStr">
+        <is>
+          <t>ワイヤレス充電器</t>
+        </is>
+      </c>
+      <c r="C438" s="8" t="inlineStr"/>
+      <c r="D438" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E438" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F438" s="9" t="n"/>
+      <c r="G438" s="9" t="inlineStr"/>
+      <c r="H438" s="9" t="n"/>
+      <c r="I438" s="9" t="n"/>
+      <c r="J438" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="8" t="inlineStr">
+        <is>
+          <t>y-312</t>
+        </is>
+      </c>
+      <c r="B439" s="8" t="inlineStr">
+        <is>
+          <t>スマホ拡大鏡</t>
+        </is>
+      </c>
+      <c r="C439" s="8" t="inlineStr"/>
+      <c r="D439" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E439" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F439" s="9" t="n"/>
+      <c r="G439" s="9" t="inlineStr"/>
+      <c r="H439" s="9" t="n"/>
+      <c r="I439" s="9" t="n"/>
+      <c r="J439" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="8" t="inlineStr">
+        <is>
+          <t>y-310</t>
+        </is>
+      </c>
+      <c r="B440" s="8" t="inlineStr">
+        <is>
+          <t>ノートパソコンスタンド</t>
+        </is>
+      </c>
+      <c r="C440" s="8" t="inlineStr"/>
+      <c r="D440" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E440" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F440" s="9" t="n"/>
+      <c r="G440" s="9" t="inlineStr"/>
+      <c r="H440" s="9" t="n"/>
+      <c r="I440" s="9" t="n"/>
+      <c r="J440" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="8" t="inlineStr">
+        <is>
+          <t>y-309</t>
+        </is>
+      </c>
+      <c r="B441" s="8" t="inlineStr">
+        <is>
+          <t>パソコンケース</t>
+        </is>
+      </c>
+      <c r="C441" s="8" t="inlineStr"/>
+      <c r="D441" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E441" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F441" s="9" t="n"/>
+      <c r="G441" s="9" t="inlineStr"/>
+      <c r="H441" s="9" t="n"/>
+      <c r="I441" s="9" t="n"/>
+      <c r="J441" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="8" t="inlineStr">
+        <is>
+          <t>y-270</t>
+        </is>
+      </c>
+      <c r="B442" s="8" t="inlineStr">
+        <is>
+          <t>スマホベルト</t>
+        </is>
+      </c>
+      <c r="C442" s="8" t="inlineStr"/>
+      <c r="D442" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E442" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F442" s="9" t="n"/>
+      <c r="G442" s="9" t="inlineStr"/>
+      <c r="H442" s="9" t="n"/>
+      <c r="I442" s="9" t="n"/>
+      <c r="J442" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="8" t="inlineStr">
+        <is>
+          <t>y-003</t>
+        </is>
+      </c>
+      <c r="B443" s="8" t="inlineStr">
+        <is>
+          <t>iPhone13</t>
+        </is>
+      </c>
+      <c r="C443" s="8" t="inlineStr"/>
+      <c r="D443" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E443" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F443" s="9" t="n"/>
+      <c r="G443" s="9" t="inlineStr"/>
+      <c r="H443" s="9" t="n"/>
+      <c r="I443" s="9" t="n"/>
+      <c r="J443" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="8" t="inlineStr">
+        <is>
+          <t>y-255</t>
+        </is>
+      </c>
+      <c r="B444" s="8" t="inlineStr">
+        <is>
+          <t>apple</t>
+        </is>
+      </c>
+      <c r="C444" s="8" t="inlineStr"/>
+      <c r="D444" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E444" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F444" s="9" t="n"/>
+      <c r="G444" s="9" t="inlineStr"/>
+      <c r="H444" s="9" t="n"/>
+      <c r="I444" s="9" t="n"/>
+      <c r="J444" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="8" t="inlineStr">
+        <is>
+          <t>y-228</t>
+        </is>
+      </c>
+      <c r="B445" s="8" t="inlineStr">
+        <is>
+          <t>iPhone</t>
+        </is>
+      </c>
+      <c r="C445" s="8" t="inlineStr"/>
+      <c r="D445" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E445" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F445" s="9" t="n"/>
+      <c r="G445" s="9" t="inlineStr"/>
+      <c r="H445" s="9" t="n"/>
+      <c r="I445" s="9" t="n"/>
+      <c r="J445" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="8" t="inlineStr">
+        <is>
+          <t>y-218</t>
+        </is>
+      </c>
+      <c r="B446" s="8" t="inlineStr">
+        <is>
+          <t>タイプc</t>
+        </is>
+      </c>
+      <c r="C446" s="8" t="inlineStr"/>
+      <c r="D446" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E446" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F446" s="9" t="n"/>
+      <c r="G446" s="9" t="inlineStr"/>
+      <c r="H446" s="9" t="n"/>
+      <c r="I446" s="9" t="n"/>
+      <c r="J446" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="8" t="inlineStr">
+        <is>
+          <t>y-214</t>
+        </is>
+      </c>
+      <c r="B447" s="8" t="inlineStr">
+        <is>
+          <t>スマホスインガー</t>
+        </is>
+      </c>
+      <c r="C447" s="8" t="inlineStr"/>
+      <c r="D447" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E447" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F447" s="9" t="n"/>
+      <c r="G447" s="9" t="inlineStr"/>
+      <c r="H447" s="9" t="n"/>
+      <c r="I447" s="9" t="n"/>
+      <c r="J447" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="8" t="inlineStr">
+        <is>
+          <t>y-204</t>
+        </is>
+      </c>
+      <c r="B448" s="8" t="inlineStr">
+        <is>
+          <t>USBメモリ</t>
+        </is>
+      </c>
+      <c r="C448" s="8" t="inlineStr"/>
+      <c r="D448" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E448" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F448" s="9" t="n"/>
+      <c r="G448" s="9" t="inlineStr"/>
+      <c r="H448" s="9" t="n"/>
+      <c r="I448" s="9" t="n"/>
+      <c r="J448" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="8" t="inlineStr">
+        <is>
+          <t>y-163</t>
+        </is>
+      </c>
+      <c r="B449" s="8" t="inlineStr">
+        <is>
+          <t>パソコンスタンド</t>
+        </is>
+      </c>
+      <c r="C449" s="8" t="inlineStr"/>
+      <c r="D449" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E449" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F449" s="9" t="n"/>
+      <c r="G449" s="9" t="inlineStr"/>
+      <c r="H449" s="9" t="n"/>
+      <c r="I449" s="9" t="n"/>
+      <c r="J449" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="8" t="inlineStr">
+        <is>
+          <t>y-138</t>
+        </is>
+      </c>
+      <c r="B450" s="8" t="inlineStr">
+        <is>
+          <t>アップルウォッチ</t>
+        </is>
+      </c>
+      <c r="C450" s="8" t="inlineStr"/>
+      <c r="D450" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E450" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F450" s="9" t="n"/>
+      <c r="G450" s="9" t="inlineStr"/>
+      <c r="H450" s="9" t="n"/>
+      <c r="I450" s="9" t="n"/>
+      <c r="J450" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="8" t="inlineStr">
+        <is>
+          <t>y-135</t>
+        </is>
+      </c>
+      <c r="B451" s="8" t="inlineStr">
+        <is>
+          <t>パソコンケース</t>
+        </is>
+      </c>
+      <c r="C451" s="8" t="inlineStr"/>
+      <c r="D451" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E451" s="10" t="n">
         <v>10.1</v>
       </c>
-      <c r="F348" s="12" t="n"/>
-[...152 lines deleted...]
-      <c r="E354" s="13" t="n">
+      <c r="F451" s="9" t="n"/>
+      <c r="G451" s="9" t="inlineStr"/>
+      <c r="H451" s="9" t="n"/>
+      <c r="I451" s="9" t="n"/>
+      <c r="J451" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="8" t="inlineStr">
+        <is>
+          <t>y-123</t>
+        </is>
+      </c>
+      <c r="B452" s="8" t="inlineStr">
+        <is>
+          <t>microUSB</t>
+        </is>
+      </c>
+      <c r="C452" s="8" t="inlineStr"/>
+      <c r="D452" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E452" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F452" s="9" t="n"/>
+      <c r="G452" s="9" t="inlineStr"/>
+      <c r="H452" s="9" t="n"/>
+      <c r="I452" s="9" t="n"/>
+      <c r="J452" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="8" t="inlineStr">
+        <is>
+          <t>y-076</t>
+        </is>
+      </c>
+      <c r="B453" s="8" t="inlineStr">
+        <is>
+          <t>ライトニング</t>
+        </is>
+      </c>
+      <c r="C453" s="8" t="inlineStr"/>
+      <c r="D453" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E453" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F453" s="9" t="n"/>
+      <c r="G453" s="9" t="inlineStr"/>
+      <c r="H453" s="9" t="n"/>
+      <c r="I453" s="9" t="n"/>
+      <c r="J453" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="8" t="inlineStr">
+        <is>
+          <t>y-073</t>
+        </is>
+      </c>
+      <c r="B454" s="8" t="inlineStr">
+        <is>
+          <t>SDカードリーダー</t>
+        </is>
+      </c>
+      <c r="C454" s="8" t="inlineStr"/>
+      <c r="D454" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E454" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F454" s="9" t="n"/>
+      <c r="G454" s="9" t="inlineStr"/>
+      <c r="H454" s="9" t="n"/>
+      <c r="I454" s="9" t="n"/>
+      <c r="J454" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="8" t="inlineStr">
+        <is>
+          <t>y-068</t>
+        </is>
+      </c>
+      <c r="B455" s="8" t="inlineStr">
+        <is>
+          <t>スマホホルダー</t>
+        </is>
+      </c>
+      <c r="C455" s="8" t="inlineStr"/>
+      <c r="D455" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E455" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F455" s="9" t="n"/>
+      <c r="G455" s="9" t="inlineStr"/>
+      <c r="H455" s="9" t="n"/>
+      <c r="I455" s="9" t="n"/>
+      <c r="J455" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="8" t="inlineStr">
+        <is>
+          <t>y-067</t>
+        </is>
+      </c>
+      <c r="B456" s="8" t="inlineStr">
+        <is>
+          <t>スマホリング</t>
+        </is>
+      </c>
+      <c r="C456" s="8" t="inlineStr"/>
+      <c r="D456" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E456" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F456" s="9" t="n"/>
+      <c r="G456" s="9" t="inlineStr"/>
+      <c r="H456" s="9" t="n"/>
+      <c r="I456" s="9" t="n"/>
+      <c r="J456" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="8" t="inlineStr">
+        <is>
+          <t>y-057</t>
+        </is>
+      </c>
+      <c r="B457" s="8" t="inlineStr">
+        <is>
+          <t>usb</t>
+        </is>
+      </c>
+      <c r="C457" s="8" t="inlineStr"/>
+      <c r="D457" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E457" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F457" s="9" t="n"/>
+      <c r="G457" s="9" t="inlineStr"/>
+      <c r="H457" s="9" t="n"/>
+      <c r="I457" s="9" t="n"/>
+      <c r="J457" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="8" t="inlineStr">
+        <is>
+          <t>y-034</t>
+        </is>
+      </c>
+      <c r="B458" s="8" t="inlineStr">
+        <is>
+          <t>iPhoneケース</t>
+        </is>
+      </c>
+      <c r="C458" s="8" t="inlineStr"/>
+      <c r="D458" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E458" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F458" s="9" t="n"/>
+      <c r="G458" s="9" t="inlineStr"/>
+      <c r="H458" s="9" t="n"/>
+      <c r="I458" s="9" t="n"/>
+      <c r="J458" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="8" t="inlineStr">
+        <is>
+          <t>y-020</t>
+        </is>
+      </c>
+      <c r="B459" s="8" t="inlineStr">
+        <is>
+          <t>バッグインバッグ</t>
+        </is>
+      </c>
+      <c r="C459" s="8" t="inlineStr"/>
+      <c r="D459" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E459" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F459" s="9" t="n"/>
+      <c r="G459" s="9" t="inlineStr"/>
+      <c r="H459" s="9" t="n"/>
+      <c r="I459" s="9" t="n"/>
+      <c r="J459" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="8" t="inlineStr">
+        <is>
+          <t>ip-ring-7</t>
+        </is>
+      </c>
+      <c r="B460" s="8" t="inlineStr">
+        <is>
+          <t>iphone12</t>
+        </is>
+      </c>
+      <c r="C460" s="8" t="inlineStr"/>
+      <c r="D460" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E460" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F460" s="9" t="n"/>
+      <c r="G460" s="9" t="inlineStr"/>
+      <c r="H460" s="9" t="n"/>
+      <c r="I460" s="9" t="n"/>
+      <c r="J460" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="8" t="inlineStr">
+        <is>
+          <t>y-662</t>
+        </is>
+      </c>
+      <c r="B461" s="8" t="inlineStr">
+        <is>
+          <t>ペンケース</t>
+        </is>
+      </c>
+      <c r="C461" s="8" t="inlineStr"/>
+      <c r="D461" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E461" s="10" t="n">
+        <v>20.1</v>
+      </c>
+      <c r="F461" s="9" t="n"/>
+      <c r="G461" s="9" t="inlineStr"/>
+      <c r="H461" s="9" t="n"/>
+      <c r="I461" s="9" t="n"/>
+      <c r="J461" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="8" t="inlineStr">
+        <is>
+          <t>y-200-2s</t>
+        </is>
+      </c>
+      <c r="B462" s="8" t="inlineStr">
+        <is>
+          <t>スマホショルダー</t>
+        </is>
+      </c>
+      <c r="C462" s="8" t="inlineStr"/>
+      <c r="D462" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E462" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F462" s="9" t="n"/>
+      <c r="G462" s="9" t="inlineStr"/>
+      <c r="H462" s="9" t="n"/>
+      <c r="I462" s="9" t="n"/>
+      <c r="J462" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="8" t="inlineStr">
+        <is>
+          <t>y-169-2s</t>
+        </is>
+      </c>
+      <c r="B463" s="8" t="inlineStr">
+        <is>
+          <t>電子メモパッド</t>
+        </is>
+      </c>
+      <c r="C463" s="8" t="inlineStr"/>
+      <c r="D463" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E463" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F463" s="9" t="n"/>
+      <c r="G463" s="9" t="inlineStr"/>
+      <c r="H463" s="9" t="n"/>
+      <c r="I463" s="9" t="n"/>
+      <c r="J463" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="8" t="inlineStr">
+        <is>
+          <t>y-625</t>
+        </is>
+      </c>
+      <c r="B464" s="8" t="inlineStr">
+        <is>
+          <t>ペットブラシ</t>
+        </is>
+      </c>
+      <c r="C464" s="8" t="inlineStr"/>
+      <c r="D464" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E464" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F464" s="9" t="n"/>
+      <c r="G464" s="9" t="inlineStr"/>
+      <c r="H464" s="9" t="n"/>
+      <c r="I464" s="9" t="n"/>
+      <c r="J464" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="8" t="inlineStr">
+        <is>
+          <t>y-601</t>
+        </is>
+      </c>
+      <c r="B465" s="8" t="inlineStr">
+        <is>
+          <t>裏蓋オープナー</t>
+        </is>
+      </c>
+      <c r="C465" s="8" t="inlineStr"/>
+      <c r="D465" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E465" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F465" s="9" t="n"/>
+      <c r="G465" s="9" t="inlineStr"/>
+      <c r="H465" s="9" t="n"/>
+      <c r="I465" s="9" t="n"/>
+      <c r="J465" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="8" t="inlineStr">
+        <is>
+          <t>y-593</t>
+        </is>
+      </c>
+      <c r="B466" s="8" t="inlineStr">
+        <is>
+          <t>精密ドライバーセット</t>
+        </is>
+      </c>
+      <c r="C466" s="8" t="inlineStr"/>
+      <c r="D466" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E466" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F466" s="9" t="n"/>
+      <c r="G466" s="9" t="inlineStr"/>
+      <c r="H466" s="9" t="n"/>
+      <c r="I466" s="9" t="n"/>
+      <c r="J466" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="8" t="inlineStr">
+        <is>
+          <t>y-487</t>
+        </is>
+      </c>
+      <c r="B467" s="8" t="inlineStr">
+        <is>
+          <t>バインダー</t>
+        </is>
+      </c>
+      <c r="C467" s="8" t="inlineStr"/>
+      <c r="D467" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E467" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F467" s="9" t="n"/>
+      <c r="G467" s="9" t="inlineStr"/>
+      <c r="H467" s="9" t="n"/>
+      <c r="I467" s="9" t="n"/>
+      <c r="J467" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="8" t="inlineStr">
+        <is>
+          <t>y-427</t>
+        </is>
+      </c>
+      <c r="B468" s="8" t="inlineStr">
+        <is>
+          <t>タクティカルベルト</t>
+        </is>
+      </c>
+      <c r="C468" s="8" t="inlineStr"/>
+      <c r="D468" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E468" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F468" s="9" t="n"/>
+      <c r="G468" s="9" t="inlineStr"/>
+      <c r="H468" s="9" t="n"/>
+      <c r="I468" s="9" t="n"/>
+      <c r="J468" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="8" t="inlineStr">
+        <is>
+          <t>y-438</t>
+        </is>
+      </c>
+      <c r="B469" s="8" t="inlineStr">
+        <is>
+          <t>猫</t>
+        </is>
+      </c>
+      <c r="C469" s="8" t="inlineStr"/>
+      <c r="D469" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E469" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F469" s="9" t="n"/>
+      <c r="G469" s="9" t="inlineStr"/>
+      <c r="H469" s="9" t="n"/>
+      <c r="I469" s="9" t="n"/>
+      <c r="J469" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="8" t="inlineStr">
+        <is>
+          <t>y-425</t>
+        </is>
+      </c>
+      <c r="B470" s="8" t="inlineStr">
+        <is>
+          <t>シューズストレッチャー</t>
+        </is>
+      </c>
+      <c r="C470" s="8" t="inlineStr"/>
+      <c r="D470" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E470" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F470" s="9" t="n"/>
+      <c r="G470" s="9" t="inlineStr"/>
+      <c r="H470" s="9" t="n"/>
+      <c r="I470" s="9" t="n"/>
+      <c r="J470" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="8" t="inlineStr">
+        <is>
+          <t>y-394</t>
+        </is>
+      </c>
+      <c r="B471" s="8" t="inlineStr">
+        <is>
+          <t>靴紐</t>
+        </is>
+      </c>
+      <c r="C471" s="8" t="inlineStr"/>
+      <c r="D471" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E471" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F471" s="9" t="n"/>
+      <c r="G471" s="9" t="inlineStr"/>
+      <c r="H471" s="9" t="n"/>
+      <c r="I471" s="9" t="n"/>
+      <c r="J471" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="8" t="inlineStr">
+        <is>
+          <t>y-434</t>
+        </is>
+      </c>
+      <c r="B472" s="8" t="inlineStr">
+        <is>
+          <t>ボクサーパンツ</t>
+        </is>
+      </c>
+      <c r="C472" s="8" t="inlineStr"/>
+      <c r="D472" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E472" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F472" s="9" t="n"/>
+      <c r="G472" s="9" t="inlineStr"/>
+      <c r="H472" s="9" t="n"/>
+      <c r="I472" s="9" t="n"/>
+      <c r="J472" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="8" t="inlineStr">
+        <is>
+          <t>y-399</t>
+        </is>
+      </c>
+      <c r="B473" s="8" t="inlineStr">
+        <is>
+          <t>ハーネス</t>
+        </is>
+      </c>
+      <c r="C473" s="8" t="inlineStr"/>
+      <c r="D473" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E473" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F473" s="9" t="n"/>
+      <c r="G473" s="9" t="inlineStr"/>
+      <c r="H473" s="9" t="n"/>
+      <c r="I473" s="9" t="n"/>
+      <c r="J473" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="8" t="inlineStr">
+        <is>
+          <t>y-336</t>
+        </is>
+      </c>
+      <c r="B474" s="8" t="inlineStr">
+        <is>
+          <t>メガネ</t>
+        </is>
+      </c>
+      <c r="C474" s="8" t="inlineStr"/>
+      <c r="D474" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E474" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F474" s="9" t="n"/>
+      <c r="G474" s="9" t="inlineStr"/>
+      <c r="H474" s="9" t="n"/>
+      <c r="I474" s="9" t="n"/>
+      <c r="J474" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="8" t="inlineStr">
+        <is>
+          <t>y-362</t>
+        </is>
+      </c>
+      <c r="B475" s="8" t="inlineStr">
+        <is>
+          <t>ハンディクリーナー</t>
+        </is>
+      </c>
+      <c r="C475" s="8" t="inlineStr"/>
+      <c r="D475" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E475" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F475" s="9" t="n"/>
+      <c r="G475" s="9" t="inlineStr"/>
+      <c r="H475" s="9" t="n"/>
+      <c r="I475" s="9" t="n"/>
+      <c r="J475" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="8" t="inlineStr">
+        <is>
+          <t>y-345</t>
+        </is>
+      </c>
+      <c r="B476" s="8" t="inlineStr">
+        <is>
+          <t>太鼓の達人</t>
+        </is>
+      </c>
+      <c r="C476" s="8" t="inlineStr"/>
+      <c r="D476" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E476" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F476" s="9" t="n"/>
+      <c r="G476" s="9" t="inlineStr"/>
+      <c r="H476" s="9" t="n"/>
+      <c r="I476" s="9" t="n"/>
+      <c r="J476" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="8" t="inlineStr">
+        <is>
+          <t>y-392</t>
+        </is>
+      </c>
+      <c r="B477" s="8" t="inlineStr">
+        <is>
+          <t>キーケース</t>
+        </is>
+      </c>
+      <c r="C477" s="8" t="inlineStr"/>
+      <c r="D477" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E477" s="10" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="F477" s="9" t="n"/>
+      <c r="G477" s="9" t="inlineStr"/>
+      <c r="H477" s="9" t="n"/>
+      <c r="I477" s="9" t="n"/>
+      <c r="J477" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="8" t="inlineStr">
+        <is>
+          <t>y-328</t>
+        </is>
+      </c>
+      <c r="B478" s="8" t="inlineStr">
+        <is>
+          <t>電子メモパッド</t>
+        </is>
+      </c>
+      <c r="C478" s="8" t="inlineStr"/>
+      <c r="D478" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E478" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F478" s="9" t="n"/>
+      <c r="G478" s="9" t="inlineStr"/>
+      <c r="H478" s="9" t="n"/>
+      <c r="I478" s="9" t="n"/>
+      <c r="J478" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="8" t="inlineStr">
+        <is>
+          <t>y-384</t>
+        </is>
+      </c>
+      <c r="B479" s="8" t="inlineStr">
+        <is>
+          <t>キーケース</t>
+        </is>
+      </c>
+      <c r="C479" s="8" t="inlineStr"/>
+      <c r="D479" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E479" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F479" s="9" t="n"/>
+      <c r="G479" s="9" t="inlineStr"/>
+      <c r="H479" s="9" t="n"/>
+      <c r="I479" s="9" t="n"/>
+      <c r="J479" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="8" t="inlineStr">
+        <is>
+          <t>y-287</t>
+        </is>
+      </c>
+      <c r="B480" s="8" t="inlineStr">
+        <is>
+          <t>名刺入れ</t>
+        </is>
+      </c>
+      <c r="C480" s="8" t="inlineStr"/>
+      <c r="D480" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E480" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F480" s="9" t="n"/>
+      <c r="G480" s="9" t="inlineStr"/>
+      <c r="H480" s="9" t="n"/>
+      <c r="I480" s="9" t="n"/>
+      <c r="J480" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="8" t="inlineStr">
+        <is>
+          <t>y-277</t>
+        </is>
+      </c>
+      <c r="B481" s="8" t="inlineStr">
+        <is>
+          <t>リングゲージ</t>
+        </is>
+      </c>
+      <c r="C481" s="8" t="inlineStr"/>
+      <c r="D481" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E481" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F481" s="9" t="n"/>
+      <c r="G481" s="9" t="inlineStr"/>
+      <c r="H481" s="9" t="n"/>
+      <c r="I481" s="9" t="n"/>
+      <c r="J481" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="8" t="inlineStr">
+        <is>
+          <t>y-238</t>
+        </is>
+      </c>
+      <c r="B482" s="8" t="inlineStr">
+        <is>
+          <t>両面テープ</t>
+        </is>
+      </c>
+      <c r="C482" s="8" t="inlineStr"/>
+      <c r="D482" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E482" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F482" s="9" t="n"/>
+      <c r="G482" s="9" t="inlineStr"/>
+      <c r="H482" s="9" t="n"/>
+      <c r="I482" s="9" t="n"/>
+      <c r="J482" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="8" t="inlineStr">
+        <is>
+          <t>y-237</t>
+        </is>
+      </c>
+      <c r="B483" s="8" t="inlineStr">
+        <is>
+          <t>両面テープ</t>
+        </is>
+      </c>
+      <c r="C483" s="8" t="inlineStr"/>
+      <c r="D483" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E483" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F483" s="9" t="n"/>
+      <c r="G483" s="9" t="inlineStr"/>
+      <c r="H483" s="9" t="n"/>
+      <c r="I483" s="9" t="n"/>
+      <c r="J483" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="8" t="inlineStr">
+        <is>
+          <t>y-217</t>
+        </is>
+      </c>
+      <c r="B484" s="8" t="inlineStr">
+        <is>
+          <t>ペンライト</t>
+        </is>
+      </c>
+      <c r="C484" s="8" t="inlineStr"/>
+      <c r="D484" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E484" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F484" s="9" t="n"/>
+      <c r="G484" s="9" t="inlineStr"/>
+      <c r="H484" s="9" t="n"/>
+      <c r="I484" s="9" t="n"/>
+      <c r="J484" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="8" t="inlineStr">
+        <is>
+          <t>y-201</t>
+        </is>
+      </c>
+      <c r="B485" s="8" t="inlineStr">
+        <is>
+          <t>メガネケース</t>
+        </is>
+      </c>
+      <c r="C485" s="8" t="inlineStr"/>
+      <c r="D485" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E485" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F485" s="9" t="n"/>
+      <c r="G485" s="9" t="inlineStr"/>
+      <c r="H485" s="9" t="n"/>
+      <c r="I485" s="9" t="n"/>
+      <c r="J485" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="8" t="inlineStr">
+        <is>
+          <t>y-194</t>
+        </is>
+      </c>
+      <c r="B486" s="8" t="inlineStr">
+        <is>
+          <t>メイド服</t>
+        </is>
+      </c>
+      <c r="C486" s="8" t="inlineStr"/>
+      <c r="D486" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E486" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F486" s="9" t="n"/>
+      <c r="G486" s="9" t="inlineStr"/>
+      <c r="H486" s="9" t="n"/>
+      <c r="I486" s="9" t="n"/>
+      <c r="J486" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="8" t="inlineStr">
+        <is>
+          <t>y-169</t>
+        </is>
+      </c>
+      <c r="B487" s="8" t="inlineStr">
+        <is>
+          <t>電子メモパッド</t>
+        </is>
+      </c>
+      <c r="C487" s="8" t="inlineStr"/>
+      <c r="D487" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E487" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F487" s="9" t="n"/>
+      <c r="G487" s="9" t="inlineStr"/>
+      <c r="H487" s="9" t="n"/>
+      <c r="I487" s="9" t="n"/>
+      <c r="J487" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="8" t="inlineStr">
+        <is>
+          <t>y-100</t>
+        </is>
+      </c>
+      <c r="B488" s="8" t="inlineStr">
+        <is>
+          <t>カラビナ</t>
+        </is>
+      </c>
+      <c r="C488" s="8" t="inlineStr"/>
+      <c r="D488" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E488" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F488" s="9" t="n"/>
+      <c r="G488" s="9" t="inlineStr"/>
+      <c r="H488" s="9" t="n"/>
+      <c r="I488" s="9" t="n"/>
+      <c r="J488" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="8" t="inlineStr">
+        <is>
+          <t>y-091</t>
+        </is>
+      </c>
+      <c r="B489" s="8" t="inlineStr">
+        <is>
+          <t>白衣</t>
+        </is>
+      </c>
+      <c r="C489" s="8" t="inlineStr"/>
+      <c r="D489" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E489" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F489" s="9" t="n"/>
+      <c r="G489" s="9" t="inlineStr"/>
+      <c r="H489" s="9" t="n"/>
+      <c r="I489" s="9" t="n"/>
+      <c r="J489" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="8" t="inlineStr">
+        <is>
+          <t>y-071</t>
+        </is>
+      </c>
+      <c r="B490" s="8" t="inlineStr">
+        <is>
+          <t>ピンバイス</t>
+        </is>
+      </c>
+      <c r="C490" s="8" t="inlineStr"/>
+      <c r="D490" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E490" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F490" s="9" t="n"/>
+      <c r="G490" s="9" t="inlineStr"/>
+      <c r="H490" s="9" t="n"/>
+      <c r="I490" s="9" t="n"/>
+      <c r="J490" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="8" t="inlineStr">
+        <is>
+          <t>y-065</t>
+        </is>
+      </c>
+      <c r="B491" s="8" t="inlineStr">
+        <is>
+          <t>ネジ</t>
+        </is>
+      </c>
+      <c r="C491" s="8" t="inlineStr"/>
+      <c r="D491" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E491" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F491" s="9" t="n"/>
+      <c r="G491" s="9" t="inlineStr"/>
+      <c r="H491" s="9" t="n"/>
+      <c r="I491" s="9" t="n"/>
+      <c r="J491" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="8" t="inlineStr">
+        <is>
+          <t>y-044</t>
+        </is>
+      </c>
+      <c r="B492" s="8" t="inlineStr">
+        <is>
+          <t>ギター</t>
+        </is>
+      </c>
+      <c r="C492" s="8" t="inlineStr"/>
+      <c r="D492" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E492" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F492" s="9" t="n"/>
+      <c r="G492" s="9" t="inlineStr"/>
+      <c r="H492" s="9" t="n"/>
+      <c r="I492" s="9" t="n"/>
+      <c r="J492" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="8" t="inlineStr">
+        <is>
+          <t>y-038</t>
+        </is>
+      </c>
+      <c r="B493" s="8" t="inlineStr">
+        <is>
+          <t>ペンケース</t>
+        </is>
+      </c>
+      <c r="C493" s="8" t="inlineStr"/>
+      <c r="D493" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E493" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F493" s="9" t="n"/>
+      <c r="G493" s="9" t="inlineStr"/>
+      <c r="H493" s="9" t="n"/>
+      <c r="I493" s="9" t="n"/>
+      <c r="J493" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="8" t="inlineStr">
+        <is>
+          <t>y-036</t>
+        </is>
+      </c>
+      <c r="B494" s="8" t="inlineStr">
+        <is>
+          <t>タンクトップ</t>
+        </is>
+      </c>
+      <c r="C494" s="8" t="inlineStr"/>
+      <c r="D494" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E494" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F494" s="9" t="n"/>
+      <c r="G494" s="9" t="inlineStr"/>
+      <c r="H494" s="9" t="n"/>
+      <c r="I494" s="9" t="n"/>
+      <c r="J494" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="8" t="inlineStr">
+        <is>
+          <t>y-037</t>
+        </is>
+      </c>
+      <c r="B495" s="8" t="inlineStr">
+        <is>
+          <t>ボクサーパンツ</t>
+        </is>
+      </c>
+      <c r="C495" s="8" t="inlineStr"/>
+      <c r="D495" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E495" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F495" s="9" t="n"/>
+      <c r="G495" s="9" t="inlineStr"/>
+      <c r="H495" s="9" t="n"/>
+      <c r="I495" s="9" t="n"/>
+      <c r="J495" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="8" t="inlineStr">
+        <is>
+          <t>y-031</t>
+        </is>
+      </c>
+      <c r="B496" s="8" t="inlineStr">
+        <is>
+          <t>ペンケース</t>
+        </is>
+      </c>
+      <c r="C496" s="8" t="inlineStr"/>
+      <c r="D496" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E496" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F496" s="9" t="n"/>
+      <c r="G496" s="9" t="inlineStr"/>
+      <c r="H496" s="9" t="n"/>
+      <c r="I496" s="9" t="n"/>
+      <c r="J496" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="8" t="inlineStr">
+        <is>
+          <t>y-001</t>
+        </is>
+      </c>
+      <c r="B497" s="8" t="inlineStr">
+        <is>
+          <t>マスキングテープ</t>
+        </is>
+      </c>
+      <c r="C497" s="8" t="inlineStr"/>
+      <c r="D497" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E497" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F497" s="9" t="n"/>
+      <c r="G497" s="9" t="inlineStr"/>
+      <c r="H497" s="9" t="n"/>
+      <c r="I497" s="9" t="n"/>
+      <c r="J497" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="8" t="inlineStr">
+        <is>
+          <t>y-686</t>
+        </is>
+      </c>
+      <c r="B498" s="8" t="inlineStr">
+        <is>
+          <t>車</t>
+        </is>
+      </c>
+      <c r="C498" s="8" t="inlineStr"/>
+      <c r="D498" s="9" t="inlineStr">
+        <is>
+          <t>キーワード無し</t>
+        </is>
+      </c>
+      <c r="E498" s="10" t="n">
         <v>30</v>
       </c>
-      <c r="F354" s="12" t="n"/>
-[...3747 lines deleted...]
-      <c r="J498" s="11" t="inlineStr"/>
+      <c r="F498" s="9" t="n"/>
+      <c r="G498" s="9" t="inlineStr"/>
+      <c r="H498" s="9" t="n"/>
+      <c r="I498" s="9" t="n"/>
+      <c r="J498" s="8" t="inlineStr">
+        <is>
+          <t>データ不足（利益率/現在PRが必要）</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>